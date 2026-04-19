--- v0 (2026-02-01)
+++ v1 (2026-04-19)
@@ -970,91 +970,91 @@
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11">
         <v>1008</v>
       </c>
       <c r="F11">
         <v>179</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12">
         <v>801</v>
       </c>
       <c r="G12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>50</v>
       </c>
       <c r="E13">
         <v>234</v>
       </c>
       <c r="G13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14">
         <v>728</v>
       </c>
       <c r="G14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>44</v>
       </c>
       <c r="E15">
         <v>884</v>
       </c>
       <c r="G15" t="s">
@@ -1090,71 +1090,71 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>49</v>
       </c>
       <c r="E17">
         <v>800</v>
       </c>
       <c r="G17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F18">
         <v>335</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F19">
         <v>334</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>50</v>
       </c>
       <c r="E20">
         <v>811</v>
       </c>
       <c r="G20" t="s">
@@ -1230,51 +1230,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24">
         <v>729</v>
       </c>
       <c r="G24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25">
         <v>476</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>60</v>
       </c>
       <c r="E26">
         <v>160</v>
       </c>
       <c r="G26" t="s">
@@ -1390,91 +1390,91 @@
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>35</v>
       </c>
       <c r="E32">
         <v>1011</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E33">
         <v>480</v>
       </c>
       <c r="G33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>76</v>
       </c>
       <c r="E34">
         <v>402</v>
       </c>
       <c r="G34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E35">
         <v>238</v>
       </c>
       <c r="G35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36">
         <v>1057</v>
       </c>
       <c r="G36" t="s">
@@ -1590,51 +1590,51 @@
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>86</v>
       </c>
       <c r="E42">
         <v>401</v>
       </c>
       <c r="G42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E43">
         <v>397</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44" t="s">
         <v>93</v>
       </c>
       <c r="D44">
         <v>42</v>
       </c>
       <c r="E44">
         <v>229</v>
       </c>
       <c r="G44" t="s">
@@ -1690,71 +1690,71 @@
       </c>
       <c r="C47" t="s">
         <v>99</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="F47">
         <v>333</v>
       </c>
       <c r="G47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E48">
         <v>701</v>
       </c>
       <c r="G48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E49">
         <v>515</v>
       </c>
       <c r="G49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
         <v>4</v>
       </c>
       <c r="F50">
         <v>325</v>
       </c>
       <c r="G50" t="s">
@@ -1790,51 +1790,51 @@
       </c>
       <c r="C52" t="s">
         <v>109</v>
       </c>
       <c r="D52">
         <v>3</v>
       </c>
       <c r="F52">
         <v>344</v>
       </c>
       <c r="G52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53" t="s">
         <v>111</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53">
         <v>726</v>
       </c>
       <c r="G53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>112</v>
       </c>
       <c r="C54" t="s">
         <v>113</v>
       </c>
       <c r="D54">
         <v>47</v>
       </c>
       <c r="E54">
         <v>547</v>
       </c>
       <c r="G54" t="s">