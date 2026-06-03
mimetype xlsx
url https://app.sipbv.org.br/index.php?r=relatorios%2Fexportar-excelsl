--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -884,51 +884,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>40</v>
       </c>
       <c r="E7">
         <v>236</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8">
         <v>1027</v>
       </c>
       <c r="F8">
         <v>159</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>74</v>
       </c>
       <c r="E9">
@@ -990,51 +990,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>47</v>
       </c>
       <c r="E12">
         <v>801</v>
       </c>
       <c r="G12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E13">
         <v>234</v>
       </c>
       <c r="G13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14">
         <v>728</v>
       </c>
       <c r="G14" t="s">
@@ -1210,51 +1210,51 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>33</v>
       </c>
       <c r="E23">
         <v>485</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24">
         <v>729</v>
       </c>
       <c r="G24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>45</v>
       </c>
       <c r="E25">
         <v>476</v>
       </c>
       <c r="G25" t="s">
@@ -1330,51 +1330,51 @@
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>75</v>
       </c>
       <c r="E29">
         <v>481</v>
       </c>
       <c r="G29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F30">
         <v>287</v>
       </c>
       <c r="G30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="F31">
         <v>223</v>
       </c>
       <c r="G31" t="s">
@@ -1450,91 +1450,91 @@
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>39</v>
       </c>
       <c r="E35">
         <v>238</v>
       </c>
       <c r="G35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36">
         <v>1057</v>
       </c>
       <c r="G36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37">
         <v>630</v>
       </c>
       <c r="G37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38">
         <v>628</v>
       </c>
       <c r="G38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>82</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39">
         <v>812</v>
       </c>
       <c r="G39" t="s">
@@ -1570,91 +1570,91 @@
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>66</v>
       </c>
       <c r="E41">
         <v>376</v>
       </c>
       <c r="G41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>88</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E42">
         <v>401</v>
       </c>
       <c r="G42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
         <v>38</v>
       </c>
       <c r="E43">
         <v>397</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44" t="s">
         <v>93</v>
       </c>
       <c r="D44">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E44">
         <v>229</v>
       </c>
       <c r="G44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
         <v>63</v>
       </c>
       <c r="E45">
         <v>482</v>
       </c>
       <c r="G45" t="s">
@@ -1670,51 +1670,51 @@
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
         <v>75</v>
       </c>
       <c r="E46">
         <v>545</v>
       </c>
       <c r="G46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47" t="s">
         <v>99</v>
       </c>
       <c r="D47">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F47">
         <v>333</v>
       </c>
       <c r="G47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
         <v>38</v>
       </c>
       <c r="E48">
         <v>701</v>
       </c>
       <c r="G48" t="s">
@@ -1850,51 +1850,51 @@
       </c>
       <c r="C55" t="s">
         <v>115</v>
       </c>
       <c r="D55">
         <v>64</v>
       </c>
       <c r="E55">
         <v>209</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>116</v>
       </c>
       <c r="C56" t="s">
         <v>117</v>
       </c>
       <c r="D56">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E56">
         <v>237</v>
       </c>
       <c r="G56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>118</v>
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
         <v>43</v>
       </c>
       <c r="E57">
         <v>1010</v>
       </c>
       <c r="G57" t="s">