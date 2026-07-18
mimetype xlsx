--- v2 (2026-06-03)
+++ v3 (2026-07-18)
@@ -1150,51 +1150,51 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>50</v>
       </c>
       <c r="E20">
         <v>811</v>
       </c>
       <c r="G20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E21">
         <v>455</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22">
         <v>727</v>
       </c>
       <c r="G22" t="s">
@@ -1250,51 +1250,51 @@
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>45</v>
       </c>
       <c r="E25">
         <v>476</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E26">
         <v>160</v>
       </c>
       <c r="G26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>39</v>
       </c>
       <c r="E27">
         <v>235</v>
       </c>
       <c r="G27" t="s">
@@ -1350,51 +1350,51 @@
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="F30">
         <v>287</v>
       </c>
       <c r="G30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F31">
         <v>223</v>
       </c>
       <c r="G31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>35</v>
       </c>
       <c r="E32">
         <v>1011</v>
       </c>
       <c r="G32" t="s">
@@ -1410,51 +1410,51 @@
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>58</v>
       </c>
       <c r="E33">
         <v>480</v>
       </c>
       <c r="G33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E34">
         <v>402</v>
       </c>
       <c r="G34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>39</v>
       </c>
       <c r="E35">
         <v>238</v>
       </c>
       <c r="G35" t="s">
@@ -1730,51 +1730,51 @@
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
         <v>45</v>
       </c>
       <c r="E49">
         <v>515</v>
       </c>
       <c r="G49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F50">
         <v>325</v>
       </c>
       <c r="G50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51" t="s">
         <v>107</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51">
         <v>730</v>
       </c>
       <c r="G51" t="s">