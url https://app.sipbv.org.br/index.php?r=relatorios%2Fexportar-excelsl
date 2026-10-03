--- v3 (2026-07-18)
+++ v4 (2026-10-03)
@@ -801,51 +801,51 @@
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
         <v>39</v>
       </c>
       <c r="E3">
         <v>230</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4">
         <v>651</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5">
         <v>1009</v>
       </c>
       <c r="F5">
@@ -1050,51 +1050,51 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>44</v>
       </c>
       <c r="E15">
         <v>884</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E16">
         <v>475</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>49</v>
       </c>
       <c r="E17">
         <v>800</v>
       </c>
       <c r="G17" t="s">
@@ -1370,51 +1370,51 @@
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="F31">
         <v>223</v>
       </c>
       <c r="G31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E32">
         <v>1011</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>58</v>
       </c>
       <c r="E33">
         <v>480</v>
       </c>
       <c r="G33" t="s">
@@ -1530,51 +1530,51 @@
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39">
         <v>812</v>
       </c>
       <c r="G39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E40">
         <v>478</v>
       </c>
       <c r="G40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>66</v>
       </c>
       <c r="E41">
         <v>376</v>
       </c>
       <c r="G41" t="s">
@@ -1650,51 +1650,51 @@
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
         <v>63</v>
       </c>
       <c r="E45">
         <v>482</v>
       </c>
       <c r="G45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E46">
         <v>545</v>
       </c>
       <c r="G46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47" t="s">
         <v>99</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="F47">
         <v>333</v>
       </c>
       <c r="G47" t="s">