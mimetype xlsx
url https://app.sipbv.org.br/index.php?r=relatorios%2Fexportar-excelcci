--- v0 (2026-02-01)
+++ v1 (2026-04-19)
@@ -877,131 +877,131 @@
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14">
         <v>1026</v>
       </c>
       <c r="F14">
         <v>220</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15">
         <v>981</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E16">
         <v>552</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17">
         <v>980</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>34</v>
       </c>
       <c r="E18">
         <v>446</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19">
         <v>983</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>50</v>
       </c>
       <c r="E20">
         <v>513</v>
       </c>
       <c r="G20" t="s">
@@ -1057,71 +1057,71 @@
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>35</v>
       </c>
       <c r="E23">
         <v>447</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E24">
         <v>693</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E25">
         <v>624</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>57</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>67</v>
       </c>
       <c r="E26">
         <v>551</v>
       </c>
       <c r="G26" t="s">
@@ -1160,51 +1160,51 @@
       </c>
       <c r="D28">
         <v>34</v>
       </c>
       <c r="E28">
         <v>399</v>
       </c>
       <c r="F28">
         <v>73</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>63</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29">
         <v>1028</v>
       </c>
       <c r="F29">
         <v>105</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>65</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30">
@@ -1223,51 +1223,51 @@
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>47</v>
       </c>
       <c r="E31">
         <v>511</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>69</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E32">
         <v>509</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>