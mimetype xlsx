--- v1 (2026-04-19)
+++ v2 (2026-06-04)
@@ -631,51 +631,51 @@
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
         <v>52</v>
       </c>
       <c r="E2">
         <v>690</v>
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3">
         <v>982</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4">
         <v>7</v>
       </c>
       <c r="F4">
         <v>322</v>
       </c>
       <c r="G4" t="s">
@@ -794,51 +794,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>35</v>
       </c>
       <c r="E10">
         <v>448</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11">
         <v>510</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>49</v>
       </c>
       <c r="E12">
         <v>692</v>
       </c>
       <c r="G12" t="s">