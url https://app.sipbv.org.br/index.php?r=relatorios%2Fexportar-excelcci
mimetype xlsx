--- v2 (2026-06-04)
+++ v3 (2026-07-20)
@@ -651,51 +651,51 @@
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3">
         <v>982</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F4">
         <v>322</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5">
         <v>75</v>
       </c>
       <c r="E5">
         <v>274</v>
       </c>
       <c r="G5" t="s">
@@ -754,71 +754,71 @@
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8">
         <v>691</v>
       </c>
       <c r="F8">
         <v>103</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9">
         <v>976</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10">
         <v>448</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>46</v>
       </c>
       <c r="E11">
         <v>510</v>
       </c>
       <c r="G11" t="s">
@@ -977,51 +977,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19">
         <v>983</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E20">
         <v>513</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21">
         <v>629</v>
       </c>
       <c r="G21" t="s">