--- v0 (2026-02-01)
+++ v1 (2026-04-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Data de Nascimento</t>
   </si>
   <si>
     <t>Idade</t>
   </si>
   <si>
     <t>Rol Comungante</t>
   </si>
   <si>
     <t>Rol Não Comungante</t>
   </si>
   <si>
     <t>Igreja</t>
   </si>
   <si>
     <t>Abigail Danielle Mendonça da Conceição</t>
   </si>
   <si>
@@ -302,50 +302,56 @@
   <si>
     <t>Caroline Dorado da Silva</t>
   </si>
   <si>
     <t>22/05/1996</t>
   </si>
   <si>
     <t>Cícera Raquel Feitosa</t>
   </si>
   <si>
     <t>20/02/1975</t>
   </si>
   <si>
     <t>Cícero Robson Bandeira Feitosa</t>
   </si>
   <si>
     <t>11/09/1969</t>
   </si>
   <si>
     <t>Cláudia Regina Cabral da Rocha</t>
   </si>
   <si>
     <t>17/06/1967</t>
   </si>
   <si>
+    <t>Cláudia Soraia de Araújo Freitas</t>
+  </si>
+  <si>
+    <t>31/03/2008</t>
+  </si>
+  <si>
     <t>Claudiane Moreno Martins</t>
   </si>
   <si>
     <t>16/09/1975</t>
   </si>
   <si>
     <t>Cleber André Guimarães da Silva</t>
   </si>
   <si>
     <t>08/08/1993</t>
   </si>
   <si>
     <t>Crisanto de Brito Gomes</t>
   </si>
   <si>
     <t>15/09/1968</t>
   </si>
   <si>
     <t>Cristiano Paes Camapum Guedes</t>
   </si>
   <si>
     <t>11/07/1976</t>
   </si>
   <si>
     <t>Dalvacy Gomes do Nascimento</t>
@@ -869,50 +875,56 @@
   <si>
     <t>José Javier rumbao mas</t>
   </si>
   <si>
     <t>19/12/1945</t>
   </si>
   <si>
     <t>José Valdivan Maciel Lima</t>
   </si>
   <si>
     <t>27/03/1976</t>
   </si>
   <si>
     <t>José Wellington Bandeira Feitosa</t>
   </si>
   <si>
     <t>18/01/1963</t>
   </si>
   <si>
     <t>Josiane Silva Sokolowicz</t>
   </si>
   <si>
     <t>04/06/1972</t>
   </si>
   <si>
+    <t>Josué Campos Brandão</t>
+  </si>
+  <si>
+    <t>11/03/2008</t>
+  </si>
+  <si>
     <t>Juan Diego de Souza Silva</t>
   </si>
   <si>
     <t>29/08/2002</t>
   </si>
   <si>
     <t>Juan Ricardo Sales Mery</t>
   </si>
   <si>
     <t>28/04/1985</t>
   </si>
   <si>
     <t>Juliana Medeiros de Souza</t>
   </si>
   <si>
     <t>01/12/2003</t>
   </si>
   <si>
     <t>Juliana Moreno Martins</t>
   </si>
   <si>
     <t>03/09/2003</t>
   </si>
   <si>
     <t>Julie Bernardine de Mendonça</t>
@@ -953,50 +965,56 @@
   <si>
     <t>Kennia Elen de Oliveira Lima</t>
   </si>
   <si>
     <t>07/07/1977</t>
   </si>
   <si>
     <t>Keren Santana Lima</t>
   </si>
   <si>
     <t>27/09/2007</t>
   </si>
   <si>
     <t>Larissa Santiago Guedes</t>
   </si>
   <si>
     <t>25/07/1998</t>
   </si>
   <si>
     <t>Laryssa de Aguiar Santos Alencar</t>
   </si>
   <si>
     <t>27/05/1991</t>
   </si>
   <si>
+    <t>Laura Camilo Araujo de Castilho e Souza</t>
+  </si>
+  <si>
+    <t>26/02/2008</t>
+  </si>
+  <si>
     <t>Layni Ferreira do Nascimento</t>
   </si>
   <si>
     <t>12/09/2002</t>
   </si>
   <si>
     <t>Lelibeth Sales Valente</t>
   </si>
   <si>
     <t>09/04/1962</t>
   </si>
   <si>
     <t>Lenizes Pimentel Campos Brandão</t>
   </si>
   <si>
     <t>02/11/1972</t>
   </si>
   <si>
     <t>Letícia de Sousa Silva</t>
   </si>
   <si>
     <t>22/07/1999</t>
   </si>
   <si>
     <t>Letícia Souza Moreno Dantas</t>
@@ -1311,50 +1329,56 @@
     <t>14/05/1999</t>
   </si>
   <si>
     <t>Mateus Ferreira Menezes</t>
   </si>
   <si>
     <t>05/07/1995</t>
   </si>
   <si>
     <t>Matheus de Sá do Nascimento</t>
   </si>
   <si>
     <t>01/05/1969</t>
   </si>
   <si>
     <t>Matheus Gabriel Castelo Branco Brito</t>
   </si>
   <si>
     <t>10/06/2007</t>
   </si>
   <si>
     <t>Micael Ferreira Menezes</t>
   </si>
   <si>
     <t>06/03/1998</t>
+  </si>
+  <si>
+    <t>Miguel Menezes Dantas Moura</t>
+  </si>
+  <si>
+    <t>23/02/2008</t>
   </si>
   <si>
     <t>Milene Santos de Carvalho</t>
   </si>
   <si>
     <t>12/07/1986</t>
   </si>
   <si>
     <t>Milton Braga de Souza Neto</t>
   </si>
   <si>
     <t>25/09/1998</t>
   </si>
   <si>
     <t>Milton de Camargo César Sobrinho</t>
   </si>
   <si>
     <t>17/02/1955</t>
   </si>
   <si>
     <t>Moana Soares Viana de Brito</t>
   </si>
   <si>
     <t>20/12/1992</t>
   </si>
@@ -2159,51 +2183,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G300"/>
+  <dimension ref="A1:G304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2361,51 +2385,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>49</v>
       </c>
       <c r="E9">
         <v>465</v>
       </c>
       <c r="G9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10">
         <v>514</v>
       </c>
       <c r="G10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>52</v>
       </c>
       <c r="E11">
         <v>889</v>
       </c>
       <c r="G11" t="s">
@@ -2561,51 +2585,51 @@
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19">
         <v>938</v>
       </c>
       <c r="G19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E20">
         <v>700</v>
       </c>
       <c r="G20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>52</v>
       </c>
       <c r="E21">
         <v>833</v>
       </c>
       <c r="G21" t="s">
@@ -2621,131 +2645,131 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>33</v>
       </c>
       <c r="E22">
         <v>1073</v>
       </c>
       <c r="G22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23">
         <v>737</v>
       </c>
       <c r="G23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>45</v>
       </c>
       <c r="E24">
         <v>878</v>
       </c>
       <c r="G24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25">
         <v>353</v>
       </c>
       <c r="G25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26">
         <v>961</v>
       </c>
       <c r="G26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E27">
         <v>931</v>
       </c>
       <c r="G27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>49</v>
       </c>
       <c r="E28">
         <v>1005</v>
       </c>
       <c r="G28" t="s">
@@ -3030,51 +3054,51 @@
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42">
         <v>573</v>
       </c>
       <c r="G42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E43">
         <v>1091</v>
       </c>
       <c r="G43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44" t="s">
         <v>93</v>
       </c>
       <c r="D44">
         <v>56</v>
       </c>
       <c r="E44">
         <v>114</v>
       </c>
       <c r="G44" t="s">
@@ -3090,5202 +3114,5291 @@
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
         <v>58</v>
       </c>
       <c r="E45">
         <v>887</v>
       </c>
       <c r="G45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="E46">
-        <v>681</v>
+        <v>963</v>
+      </c>
+      <c r="F46">
+        <v>173</v>
       </c>
       <c r="G46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47" t="s">
         <v>99</v>
       </c>
       <c r="D47">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E47">
-        <v>1007</v>
+        <v>681</v>
       </c>
       <c r="G47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E48">
-        <v>422</v>
+        <v>1007</v>
       </c>
       <c r="G48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E49">
-        <v>915</v>
+        <v>422</v>
       </c>
       <c r="G49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="E50">
-        <v>774</v>
+        <v>915</v>
       </c>
       <c r="G50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51" t="s">
         <v>107</v>
       </c>
       <c r="D51">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="E51">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>774</v>
       </c>
       <c r="G51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>108</v>
       </c>
       <c r="C52" t="s">
         <v>109</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52">
-        <v>876</v>
+        <v>483</v>
+      </c>
+      <c r="F52">
+        <v>28</v>
       </c>
       <c r="G52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53" t="s">
         <v>111</v>
       </c>
       <c r="D53">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E53">
-        <v>666</v>
+        <v>876</v>
       </c>
       <c r="G53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>112</v>
       </c>
       <c r="C54" t="s">
         <v>113</v>
       </c>
       <c r="D54">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="E54">
-        <v>144</v>
+        <v>666</v>
       </c>
       <c r="G54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>114</v>
       </c>
       <c r="C55" t="s">
         <v>115</v>
       </c>
       <c r="D55">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E55">
-        <v>77</v>
+        <v>144</v>
       </c>
       <c r="G55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>116</v>
       </c>
       <c r="C56" t="s">
         <v>117</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="E56">
-        <v>1024</v>
+        <v>77</v>
       </c>
       <c r="G56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>118</v>
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="E57">
-        <v>687</v>
+        <v>1024</v>
       </c>
       <c r="G57" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>120</v>
       </c>
       <c r="C58" t="s">
         <v>121</v>
       </c>
       <c r="D58">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="E58">
-        <v>946</v>
+        <v>687</v>
       </c>
       <c r="G58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>122</v>
       </c>
       <c r="C59" t="s">
         <v>123</v>
       </c>
       <c r="D59">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="E59">
-        <v>143</v>
+        <v>946</v>
       </c>
       <c r="G59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>124</v>
       </c>
       <c r="C60" t="s">
         <v>125</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="E60">
-        <v>755</v>
+        <v>143</v>
       </c>
       <c r="G60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>126</v>
       </c>
       <c r="C61" t="s">
         <v>127</v>
       </c>
       <c r="D61">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E61">
-        <v>775</v>
+        <v>755</v>
       </c>
       <c r="G61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>128</v>
       </c>
       <c r="C62" t="s">
         <v>129</v>
       </c>
       <c r="D62">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E62">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>775</v>
       </c>
       <c r="G62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>130</v>
       </c>
       <c r="C63" t="s">
         <v>131</v>
       </c>
       <c r="D63">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E63">
-        <v>1062</v>
+        <v>334</v>
+      </c>
+      <c r="F63">
+        <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>132</v>
       </c>
       <c r="C64" t="s">
         <v>133</v>
       </c>
       <c r="D64">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="E64">
-        <v>756</v>
+        <v>1062</v>
       </c>
       <c r="G64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>134</v>
       </c>
       <c r="C65" t="s">
         <v>135</v>
       </c>
       <c r="D65">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="E65">
-        <v>672</v>
+        <v>756</v>
       </c>
       <c r="G65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66" t="s">
         <v>137</v>
       </c>
       <c r="D66">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="E66">
-        <v>1053</v>
+        <v>672</v>
       </c>
       <c r="G66" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67" t="s">
         <v>139</v>
       </c>
       <c r="D67">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E67">
-        <v>430</v>
+        <v>1053</v>
       </c>
       <c r="G67" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68" t="s">
         <v>141</v>
       </c>
       <c r="D68">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="E68">
-        <v>244</v>
+        <v>430</v>
       </c>
       <c r="G68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69" t="s">
         <v>143</v>
       </c>
       <c r="D69">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="E69">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="G69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>144</v>
       </c>
       <c r="C70" t="s">
         <v>145</v>
       </c>
       <c r="D70">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E70">
-        <v>886</v>
+        <v>254</v>
       </c>
       <c r="G70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>146</v>
       </c>
       <c r="C71" t="s">
         <v>147</v>
       </c>
       <c r="D71">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="E71">
-        <v>777</v>
+        <v>886</v>
       </c>
       <c r="G71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>148</v>
       </c>
       <c r="C72" t="s">
         <v>149</v>
       </c>
       <c r="D72">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="E72">
-        <v>1056</v>
+        <v>777</v>
       </c>
       <c r="G72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>150</v>
       </c>
       <c r="C73" t="s">
         <v>151</v>
       </c>
       <c r="D73">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E73">
-        <v>362</v>
+        <v>1056</v>
       </c>
       <c r="G73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>152</v>
       </c>
       <c r="C74" t="s">
         <v>153</v>
       </c>
       <c r="D74">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E74">
-        <v>673</v>
+        <v>362</v>
       </c>
       <c r="G74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>154</v>
       </c>
       <c r="C75" t="s">
         <v>155</v>
       </c>
       <c r="D75">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="E75">
-        <v>971</v>
+        <v>673</v>
       </c>
       <c r="G75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>156</v>
       </c>
       <c r="C76" t="s">
         <v>157</v>
       </c>
       <c r="D76">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E76">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="G76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>158</v>
       </c>
       <c r="C77" t="s">
         <v>159</v>
       </c>
       <c r="D77">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="E77">
-        <v>403</v>
+        <v>968</v>
       </c>
       <c r="G77" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>160</v>
       </c>
       <c r="C78" t="s">
         <v>161</v>
       </c>
       <c r="D78">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="E78">
-        <v>953</v>
+        <v>403</v>
       </c>
       <c r="G78" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79" t="s">
         <v>163</v>
       </c>
       <c r="D79">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E79">
-        <v>839</v>
+        <v>953</v>
       </c>
       <c r="G79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80" t="s">
         <v>165</v>
       </c>
       <c r="D80">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E80">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>839</v>
       </c>
       <c r="G80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81" t="s">
         <v>167</v>
       </c>
       <c r="D81">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="E81">
-        <v>879</v>
+        <v>508</v>
+      </c>
+      <c r="F81">
+        <v>86</v>
       </c>
       <c r="G81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82" t="s">
         <v>169</v>
       </c>
       <c r="D82">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="E82">
-        <v>245</v>
+        <v>879</v>
       </c>
       <c r="G82" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83" t="s">
         <v>171</v>
       </c>
       <c r="D83">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E83">
-        <v>746</v>
+        <v>245</v>
       </c>
       <c r="G83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84" t="s">
         <v>173</v>
       </c>
       <c r="D84">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="E84">
-        <v>433</v>
+        <v>746</v>
       </c>
       <c r="G84" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85" t="s">
         <v>175</v>
       </c>
       <c r="D85">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="E85">
-        <v>130</v>
+        <v>433</v>
       </c>
       <c r="G85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>176</v>
       </c>
       <c r="C86" t="s">
         <v>177</v>
       </c>
       <c r="D86">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="E86">
-        <v>1059</v>
+        <v>130</v>
       </c>
       <c r="G86" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>178</v>
       </c>
       <c r="C87" t="s">
         <v>179</v>
       </c>
       <c r="D87">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E87">
-        <v>759</v>
+        <v>1059</v>
       </c>
       <c r="G87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>180</v>
       </c>
       <c r="C88" t="s">
         <v>181</v>
       </c>
       <c r="D88">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E88">
-        <v>1080</v>
+        <v>759</v>
       </c>
       <c r="G88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>182</v>
       </c>
       <c r="C89" t="s">
         <v>183</v>
       </c>
       <c r="D89">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="E89">
-        <v>927</v>
+        <v>1080</v>
       </c>
       <c r="G89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>184</v>
       </c>
       <c r="C90" t="s">
         <v>185</v>
       </c>
       <c r="D90">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E90">
-        <v>660</v>
+        <v>927</v>
       </c>
       <c r="G90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>186</v>
       </c>
       <c r="C91" t="s">
         <v>187</v>
       </c>
       <c r="D91">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E91">
-        <v>374</v>
+        <v>660</v>
       </c>
       <c r="G91" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>188</v>
       </c>
       <c r="C92" t="s">
         <v>189</v>
       </c>
       <c r="D92">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E92">
-        <v>12</v>
+        <v>374</v>
       </c>
       <c r="G92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>190</v>
       </c>
       <c r="C93" t="s">
         <v>191</v>
       </c>
       <c r="D93">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E93">
-        <v>361</v>
+        <v>12</v>
       </c>
       <c r="G93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>192</v>
       </c>
       <c r="C94" t="s">
         <v>193</v>
       </c>
       <c r="D94">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E94">
-        <v>434</v>
+        <v>361</v>
       </c>
       <c r="G94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>194</v>
       </c>
       <c r="C95" t="s">
         <v>195</v>
       </c>
       <c r="D95">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="E95">
-        <v>147</v>
+        <v>434</v>
       </c>
       <c r="G95" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>196</v>
       </c>
       <c r="C96" t="s">
         <v>197</v>
       </c>
       <c r="D96">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E96">
-        <v>590</v>
+        <v>147</v>
       </c>
       <c r="G96" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>198</v>
       </c>
       <c r="C97" t="s">
         <v>199</v>
       </c>
       <c r="D97">
         <v>33</v>
       </c>
       <c r="E97">
-        <v>1055</v>
+        <v>590</v>
       </c>
       <c r="G97" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>200</v>
       </c>
       <c r="C98" t="s">
         <v>201</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E98">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>1055</v>
       </c>
       <c r="G98" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>202</v>
       </c>
       <c r="C99" t="s">
         <v>203</v>
       </c>
       <c r="D99">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E99">
-        <v>375</v>
+        <v>904</v>
       </c>
       <c r="F99">
-        <v>55</v>
+        <v>152</v>
       </c>
       <c r="G99" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>204</v>
       </c>
       <c r="C100" t="s">
         <v>205</v>
       </c>
       <c r="D100">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E100">
-        <v>723</v>
+        <v>375</v>
+      </c>
+      <c r="F100">
+        <v>55</v>
       </c>
       <c r="G100" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>206</v>
       </c>
       <c r="C101" t="s">
         <v>207</v>
       </c>
       <c r="D101">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="E101">
-        <v>165</v>
+        <v>723</v>
       </c>
       <c r="G101" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>208</v>
       </c>
       <c r="C102" t="s">
         <v>209</v>
       </c>
       <c r="D102">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E102">
-        <v>84</v>
+        <v>165</v>
       </c>
       <c r="G102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>210</v>
       </c>
       <c r="C103" t="s">
         <v>211</v>
       </c>
       <c r="D103">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E103">
-        <v>186</v>
+        <v>84</v>
       </c>
       <c r="G103" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>212</v>
       </c>
       <c r="C104" t="s">
         <v>213</v>
       </c>
       <c r="D104">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="E104">
-        <v>405</v>
+        <v>186</v>
       </c>
       <c r="G104" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>214</v>
       </c>
       <c r="C105" t="s">
         <v>215</v>
       </c>
       <c r="D105">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E105">
-        <v>220</v>
+        <v>405</v>
       </c>
       <c r="G105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>216</v>
       </c>
       <c r="C106" t="s">
-        <v>97</v>
+        <v>217</v>
       </c>
       <c r="D106">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E106">
-        <v>546</v>
+        <v>220</v>
       </c>
       <c r="G106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C107" t="s">
-        <v>218</v>
+        <v>99</v>
       </c>
       <c r="D107">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E107">
-        <v>593</v>
+        <v>546</v>
       </c>
       <c r="G107" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>219</v>
       </c>
       <c r="C108" t="s">
         <v>220</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="E108">
-        <v>1032</v>
+        <v>593</v>
       </c>
       <c r="G108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>221</v>
       </c>
       <c r="C109" t="s">
         <v>222</v>
       </c>
       <c r="D109">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E109">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>1032</v>
       </c>
       <c r="G109" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>223</v>
       </c>
       <c r="C110" t="s">
         <v>224</v>
       </c>
       <c r="D110">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E110">
-        <v>1089</v>
+        <v>553</v>
+      </c>
+      <c r="F110">
+        <v>56</v>
       </c>
       <c r="G110" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>225</v>
       </c>
       <c r="C111" t="s">
         <v>226</v>
       </c>
       <c r="D111">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E111">
-        <v>463</v>
+        <v>1089</v>
       </c>
       <c r="G111" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>227</v>
       </c>
       <c r="C112" t="s">
         <v>228</v>
       </c>
       <c r="D112">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E112">
-        <v>219</v>
+        <v>463</v>
       </c>
       <c r="G112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>229</v>
       </c>
       <c r="C113" t="s">
         <v>230</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E113">
-        <v>1037</v>
+        <v>219</v>
       </c>
       <c r="G113" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>231</v>
       </c>
       <c r="C114" t="s">
         <v>232</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E114">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>1037</v>
       </c>
       <c r="G114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>233</v>
       </c>
       <c r="C115" t="s">
         <v>234</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E115">
-        <v>1036</v>
+        <v>842</v>
+      </c>
+      <c r="F115">
+        <v>140</v>
       </c>
       <c r="G115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>235</v>
       </c>
       <c r="C116" t="s">
         <v>236</v>
       </c>
       <c r="D116">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="E116">
-        <v>1082</v>
+        <v>1036</v>
       </c>
       <c r="G116" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>237</v>
       </c>
       <c r="C117" t="s">
         <v>238</v>
       </c>
       <c r="D117">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="E117">
-        <v>951</v>
+        <v>1082</v>
       </c>
       <c r="G117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>239</v>
       </c>
       <c r="C118" t="s">
         <v>240</v>
       </c>
       <c r="D118">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="E118">
-        <v>697</v>
+        <v>951</v>
       </c>
       <c r="G118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>241</v>
       </c>
       <c r="C119" t="s">
         <v>242</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E119">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>697</v>
       </c>
       <c r="G119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>243</v>
       </c>
       <c r="C120" t="s">
         <v>244</v>
       </c>
       <c r="D120">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E120">
-        <v>491</v>
+        <v>846</v>
+      </c>
+      <c r="F120">
+        <v>117</v>
       </c>
       <c r="G120" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>245</v>
       </c>
       <c r="C121" t="s">
         <v>246</v>
       </c>
       <c r="D121">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E121">
-        <v>1020</v>
+        <v>491</v>
       </c>
       <c r="G121" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>247</v>
       </c>
       <c r="C122" t="s">
         <v>248</v>
       </c>
       <c r="D122">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E122">
-        <v>339</v>
+        <v>1020</v>
       </c>
       <c r="G122" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>249</v>
       </c>
       <c r="C123" t="s">
         <v>250</v>
       </c>
       <c r="D123">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E123">
-        <v>1002</v>
+        <v>339</v>
       </c>
       <c r="G123" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>251</v>
       </c>
       <c r="C124" t="s">
         <v>252</v>
       </c>
       <c r="D124">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E124">
-        <v>563</v>
+        <v>1002</v>
       </c>
       <c r="G124" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>253</v>
       </c>
       <c r="C125" t="s">
         <v>254</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E125">
-        <v>1035</v>
+        <v>563</v>
       </c>
       <c r="G125" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>255</v>
       </c>
       <c r="C126" t="s">
         <v>256</v>
       </c>
       <c r="D126">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E126">
-        <v>830</v>
+        <v>1035</v>
       </c>
       <c r="G126" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>257</v>
       </c>
       <c r="C127" t="s">
         <v>258</v>
       </c>
       <c r="D127">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="E127">
-        <v>1061</v>
+        <v>830</v>
       </c>
       <c r="G127" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>259</v>
       </c>
       <c r="C128" t="s">
         <v>260</v>
       </c>
       <c r="D128">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E128">
-        <v>151</v>
+        <v>1061</v>
       </c>
       <c r="G128" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>261</v>
       </c>
       <c r="C129" t="s">
         <v>262</v>
       </c>
       <c r="D129">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E129">
-        <v>1072</v>
+        <v>151</v>
       </c>
       <c r="G129" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>263</v>
       </c>
       <c r="C130" t="s">
         <v>264</v>
       </c>
       <c r="D130">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="E130">
-        <v>1044</v>
+        <v>1072</v>
       </c>
       <c r="G130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>265</v>
       </c>
       <c r="C131" t="s">
         <v>266</v>
       </c>
       <c r="D131">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="E131">
-        <v>466</v>
+        <v>1044</v>
       </c>
       <c r="G131" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>267</v>
       </c>
       <c r="C132" t="s">
         <v>268</v>
       </c>
       <c r="D132">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E132">
-        <v>1074</v>
+        <v>466</v>
       </c>
       <c r="G132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>269</v>
       </c>
       <c r="C133" t="s">
         <v>270</v>
       </c>
       <c r="D133">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E133">
-        <v>411</v>
+        <v>1074</v>
       </c>
       <c r="G133" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>271</v>
       </c>
       <c r="C134" t="s">
         <v>272</v>
       </c>
       <c r="D134">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="E134">
-        <v>276</v>
+        <v>411</v>
       </c>
       <c r="G134" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>273</v>
       </c>
       <c r="C135" t="s">
         <v>274</v>
       </c>
       <c r="D135">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="E135">
-        <v>383</v>
+        <v>276</v>
       </c>
       <c r="G135" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>275</v>
       </c>
       <c r="C136" t="s">
         <v>276</v>
       </c>
       <c r="D136">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E136">
-        <v>489</v>
+        <v>383</v>
       </c>
       <c r="G136" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>277</v>
       </c>
       <c r="C137" t="s">
         <v>278</v>
       </c>
       <c r="D137">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E137">
-        <v>1066</v>
+        <v>489</v>
       </c>
       <c r="G137" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>279</v>
       </c>
       <c r="C138" t="s">
         <v>280</v>
       </c>
       <c r="D138">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="E138">
-        <v>255</v>
+        <v>1066</v>
       </c>
       <c r="G138" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>281</v>
       </c>
       <c r="C139" t="s">
         <v>282</v>
       </c>
       <c r="D139">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="E139">
-        <v>48</v>
+        <v>255</v>
       </c>
       <c r="G139" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>283</v>
       </c>
       <c r="C140" t="s">
         <v>284</v>
       </c>
       <c r="D140">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E140">
-        <v>257</v>
+        <v>48</v>
       </c>
       <c r="G140" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>285</v>
       </c>
       <c r="C141" t="s">
         <v>286</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="E141">
-        <v>1081</v>
+        <v>257</v>
       </c>
       <c r="G141" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>287</v>
       </c>
       <c r="C142" t="s">
         <v>288</v>
       </c>
       <c r="D142">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E142">
-        <v>1079</v>
+        <v>966</v>
+      </c>
+      <c r="F142">
+        <v>172</v>
       </c>
       <c r="G142" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>289</v>
       </c>
       <c r="C143" t="s">
         <v>290</v>
       </c>
       <c r="D143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E143">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>1081</v>
       </c>
       <c r="G143" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>291</v>
       </c>
       <c r="C144" t="s">
         <v>292</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E144">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>1079</v>
       </c>
       <c r="G144" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>293</v>
       </c>
       <c r="C145" t="s">
         <v>294</v>
       </c>
       <c r="D145">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E145">
-        <v>1078</v>
+        <v>882</v>
+      </c>
+      <c r="F145">
+        <v>143</v>
       </c>
       <c r="G145" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>295</v>
       </c>
       <c r="C146" t="s">
         <v>296</v>
       </c>
       <c r="D146">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E146">
-        <v>930</v>
+        <v>849</v>
+      </c>
+      <c r="F146">
+        <v>233</v>
       </c>
       <c r="G146" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>297</v>
       </c>
       <c r="C147" t="s">
         <v>298</v>
       </c>
       <c r="D147">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E147">
-        <v>972</v>
+        <v>1078</v>
       </c>
       <c r="G147" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>299</v>
       </c>
       <c r="C148" t="s">
         <v>300</v>
       </c>
       <c r="D148">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E148">
-        <v>680</v>
+        <v>930</v>
       </c>
       <c r="G148" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>301</v>
       </c>
       <c r="C149" t="s">
         <v>302</v>
       </c>
       <c r="D149">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E149">
-        <v>277</v>
+        <v>972</v>
       </c>
       <c r="G149" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>303</v>
       </c>
       <c r="C150" t="s">
         <v>304</v>
       </c>
       <c r="D150">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E150">
-        <v>1086</v>
+        <v>680</v>
       </c>
       <c r="G150" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>305</v>
       </c>
       <c r="C151" t="s">
         <v>306</v>
       </c>
       <c r="D151">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E151">
-        <v>110</v>
+        <v>277</v>
       </c>
       <c r="G151" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>307</v>
       </c>
       <c r="C152" t="s">
         <v>308</v>
       </c>
       <c r="D152">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E152">
-        <v>973</v>
+        <v>1086</v>
       </c>
       <c r="G152" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>309</v>
       </c>
       <c r="C153" t="s">
         <v>310</v>
       </c>
       <c r="D153">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E153">
-        <v>745</v>
+        <v>110</v>
       </c>
       <c r="G153" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>311</v>
       </c>
       <c r="C154" t="s">
         <v>312</v>
       </c>
       <c r="D154">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E154">
-        <v>621</v>
+        <v>973</v>
       </c>
       <c r="G154" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>313</v>
       </c>
       <c r="C155" t="s">
         <v>314</v>
       </c>
       <c r="D155">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E155">
-        <v>1025</v>
+        <v>745</v>
       </c>
       <c r="G155" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>315</v>
       </c>
       <c r="C156" t="s">
         <v>316</v>
       </c>
       <c r="D156">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="E156">
-        <v>22</v>
+        <v>621</v>
       </c>
       <c r="G156" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>317</v>
       </c>
       <c r="C157" t="s">
         <v>318</v>
       </c>
       <c r="D157">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E157">
-        <v>141</v>
+        <v>1023</v>
       </c>
       <c r="G157" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>319</v>
       </c>
       <c r="C158" t="s">
         <v>320</v>
       </c>
       <c r="D158">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E158">
-        <v>897</v>
+        <v>1025</v>
       </c>
       <c r="G158" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>321</v>
       </c>
       <c r="C159" t="s">
         <v>322</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="E159">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>323</v>
       </c>
       <c r="C160" t="s">
         <v>324</v>
       </c>
       <c r="D160">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E160">
-        <v>456</v>
+        <v>141</v>
       </c>
       <c r="G160" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>325</v>
       </c>
       <c r="C161" t="s">
         <v>326</v>
       </c>
       <c r="D161">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="E161">
-        <v>145</v>
+        <v>897</v>
       </c>
       <c r="G161" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>327</v>
       </c>
       <c r="C162" t="s">
         <v>328</v>
       </c>
       <c r="D162">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E162">
-        <v>1064</v>
+        <v>627</v>
+      </c>
+      <c r="F162">
+        <v>176</v>
       </c>
       <c r="G162" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>329</v>
       </c>
       <c r="C163" t="s">
         <v>330</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="E163">
-        <v>696</v>
+        <v>456</v>
       </c>
       <c r="G163" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>331</v>
       </c>
       <c r="C164" t="s">
         <v>332</v>
       </c>
       <c r="D164">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="E164">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>145</v>
       </c>
       <c r="G164" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>333</v>
       </c>
       <c r="C165" t="s">
         <v>334</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E165">
-        <v>994</v>
+        <v>1064</v>
       </c>
       <c r="G165" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>335</v>
       </c>
       <c r="C166" t="s">
         <v>336</v>
       </c>
       <c r="D166">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E166">
-        <v>1065</v>
+        <v>696</v>
       </c>
       <c r="G166" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>337</v>
       </c>
       <c r="C167" t="s">
         <v>338</v>
       </c>
       <c r="D167">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E167">
-        <v>891</v>
+        <v>843</v>
+      </c>
+      <c r="F167">
+        <v>277</v>
       </c>
       <c r="G167" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>339</v>
       </c>
       <c r="C168" t="s">
         <v>340</v>
       </c>
       <c r="D168">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E168">
-        <v>227</v>
+        <v>994</v>
       </c>
       <c r="G168" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>341</v>
       </c>
       <c r="C169" t="s">
         <v>342</v>
       </c>
       <c r="D169">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="E169">
-        <v>536</v>
+        <v>1065</v>
       </c>
       <c r="G169" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>343</v>
       </c>
       <c r="C170" t="s">
         <v>344</v>
       </c>
       <c r="D170">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="E170">
-        <v>598</v>
+        <v>891</v>
       </c>
       <c r="G170" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>345</v>
       </c>
       <c r="C171" t="s">
         <v>346</v>
       </c>
       <c r="D171">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E171">
-        <v>409</v>
+        <v>227</v>
       </c>
       <c r="G171" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>347</v>
       </c>
       <c r="C172" t="s">
         <v>348</v>
       </c>
       <c r="D172">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E172">
-        <v>152</v>
+        <v>536</v>
       </c>
       <c r="G172" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>349</v>
       </c>
       <c r="C173" t="s">
         <v>350</v>
       </c>
       <c r="D173">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="E173">
-        <v>410</v>
+        <v>598</v>
       </c>
       <c r="G173" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>351</v>
       </c>
       <c r="C174" t="s">
         <v>352</v>
       </c>
       <c r="D174">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E174">
-        <v>364</v>
+        <v>409</v>
       </c>
       <c r="G174" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>353</v>
       </c>
       <c r="C175" t="s">
         <v>354</v>
       </c>
       <c r="D175">
         <v>62</v>
       </c>
       <c r="E175">
-        <v>492</v>
+        <v>152</v>
       </c>
       <c r="G175" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>355</v>
       </c>
       <c r="C176" t="s">
         <v>356</v>
       </c>
       <c r="D176">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E176">
-        <v>242</v>
+        <v>410</v>
       </c>
       <c r="G176" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>357</v>
       </c>
       <c r="C177" t="s">
         <v>358</v>
       </c>
       <c r="D177">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E177">
-        <v>1051</v>
+        <v>364</v>
       </c>
       <c r="G177" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>359</v>
       </c>
       <c r="C178" t="s">
         <v>360</v>
       </c>
       <c r="D178">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="E178">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>492</v>
       </c>
       <c r="G178" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>361</v>
       </c>
       <c r="C179" t="s">
         <v>362</v>
       </c>
       <c r="D179">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E179">
-        <v>1045</v>
+        <v>242</v>
       </c>
       <c r="G179" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>363</v>
       </c>
       <c r="C180" t="s">
         <v>364</v>
       </c>
       <c r="D180">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="E180">
-        <v>1000</v>
+        <v>1051</v>
       </c>
       <c r="G180" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>365</v>
       </c>
       <c r="C181" t="s">
         <v>366</v>
       </c>
       <c r="D181">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="E181">
-        <v>111</v>
+        <v>844</v>
+      </c>
+      <c r="F181">
+        <v>278</v>
       </c>
       <c r="G181" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>367</v>
       </c>
       <c r="C182" t="s">
         <v>368</v>
       </c>
       <c r="D182">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="E182">
-        <v>798</v>
+        <v>1045</v>
       </c>
       <c r="G182" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>369</v>
       </c>
       <c r="C183" t="s">
         <v>370</v>
       </c>
       <c r="D183">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="E183">
-        <v>892</v>
+        <v>1000</v>
       </c>
       <c r="G183" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>371</v>
       </c>
       <c r="C184" t="s">
         <v>372</v>
       </c>
       <c r="D184">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="E184">
-        <v>1021</v>
+        <v>111</v>
       </c>
       <c r="G184" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>373</v>
       </c>
       <c r="C185" t="s">
         <v>374</v>
       </c>
       <c r="D185">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="E185">
-        <v>91</v>
+        <v>798</v>
       </c>
       <c r="G185" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>375</v>
       </c>
       <c r="C186" t="s">
         <v>376</v>
       </c>
       <c r="D186">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="E186">
-        <v>979</v>
+        <v>892</v>
       </c>
       <c r="G186" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>377</v>
       </c>
       <c r="C187" t="s">
         <v>378</v>
       </c>
       <c r="D187">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="E187">
-        <v>859</v>
+        <v>1021</v>
       </c>
       <c r="G187" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>379</v>
       </c>
       <c r="C188" t="s">
         <v>380</v>
       </c>
       <c r="D188">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E188">
-        <v>956</v>
+        <v>91</v>
       </c>
       <c r="G188" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>381</v>
       </c>
       <c r="C189" t="s">
         <v>382</v>
       </c>
       <c r="D189">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E189">
-        <v>223</v>
+        <v>979</v>
       </c>
       <c r="G189" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>383</v>
       </c>
       <c r="C190" t="s">
         <v>384</v>
       </c>
       <c r="D190">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="E190">
-        <v>468</v>
+        <v>859</v>
       </c>
       <c r="G190" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>385</v>
       </c>
       <c r="C191" t="s">
         <v>386</v>
       </c>
       <c r="D191">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="E191">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>956</v>
       </c>
       <c r="G191" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>387</v>
       </c>
       <c r="C192" t="s">
         <v>388</v>
       </c>
       <c r="D192">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="E192">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>223</v>
       </c>
       <c r="G192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>389</v>
       </c>
       <c r="C193" t="s">
         <v>390</v>
       </c>
       <c r="D193">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="E193">
-        <v>284</v>
+        <v>468</v>
       </c>
       <c r="G193" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>391</v>
       </c>
       <c r="C194" t="s">
         <v>392</v>
       </c>
       <c r="D194">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="E194">
-        <v>85</v>
+        <v>955</v>
+      </c>
+      <c r="F194">
+        <v>164</v>
       </c>
       <c r="G194" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>393</v>
       </c>
       <c r="C195" t="s">
         <v>394</v>
       </c>
       <c r="D195">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="E195">
-        <v>453</v>
+        <v>794</v>
+      </c>
+      <c r="F195">
+        <v>177</v>
       </c>
       <c r="G195" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>395</v>
       </c>
       <c r="C196" t="s">
         <v>396</v>
       </c>
       <c r="D196">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E196">
-        <v>109</v>
+        <v>284</v>
       </c>
       <c r="G196" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>397</v>
       </c>
       <c r="C197" t="s">
         <v>398</v>
       </c>
       <c r="D197">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="E197">
-        <v>1022</v>
+        <v>85</v>
       </c>
       <c r="G197" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>399</v>
       </c>
       <c r="C198" t="s">
         <v>400</v>
       </c>
       <c r="D198">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E198">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>453</v>
       </c>
       <c r="G198" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>401</v>
       </c>
       <c r="C199" t="s">
         <v>402</v>
       </c>
       <c r="D199">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="E199">
-        <v>826</v>
+        <v>109</v>
       </c>
       <c r="G199" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>403</v>
       </c>
       <c r="C200" t="s">
         <v>404</v>
       </c>
       <c r="D200">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="E200">
-        <v>744</v>
+        <v>1022</v>
       </c>
       <c r="G200" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>405</v>
       </c>
       <c r="C201" t="s">
         <v>406</v>
       </c>
       <c r="D201">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E201">
-        <v>112</v>
+        <v>942</v>
+      </c>
+      <c r="F201">
+        <v>241</v>
       </c>
       <c r="G201" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>407</v>
       </c>
       <c r="C202" t="s">
         <v>408</v>
       </c>
       <c r="D202">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="E202">
-        <v>225</v>
+        <v>826</v>
       </c>
       <c r="G202" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>409</v>
       </c>
       <c r="C203" t="s">
         <v>410</v>
       </c>
       <c r="D203">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="E203">
-        <v>944</v>
+        <v>744</v>
       </c>
       <c r="G203" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>411</v>
       </c>
       <c r="C204" t="s">
         <v>412</v>
       </c>
       <c r="D204">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E204">
-        <v>522</v>
+        <v>112</v>
       </c>
       <c r="G204" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>413</v>
       </c>
       <c r="C205" t="s">
         <v>414</v>
       </c>
       <c r="D205">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="E205">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="G205" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>415</v>
       </c>
       <c r="C206" t="s">
         <v>416</v>
       </c>
       <c r="D206">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E206">
-        <v>113</v>
+        <v>944</v>
       </c>
       <c r="G206" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>417</v>
       </c>
       <c r="C207" t="s">
         <v>418</v>
       </c>
       <c r="D207">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E207">
-        <v>576</v>
+        <v>522</v>
       </c>
       <c r="G207" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>419</v>
       </c>
       <c r="C208" t="s">
         <v>420</v>
       </c>
       <c r="D208">
         <v>62</v>
       </c>
       <c r="E208">
-        <v>378</v>
+        <v>215</v>
       </c>
       <c r="G208" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>421</v>
       </c>
       <c r="C209" t="s">
         <v>422</v>
       </c>
       <c r="D209">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="E209">
-        <v>436</v>
+        <v>113</v>
       </c>
       <c r="G209" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>423</v>
       </c>
       <c r="C210" t="s">
         <v>424</v>
       </c>
       <c r="D210">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="E210">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>576</v>
       </c>
       <c r="G210" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>425</v>
       </c>
       <c r="C211" t="s">
         <v>426</v>
       </c>
       <c r="D211">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="E211">
-        <v>501</v>
+        <v>378</v>
       </c>
       <c r="G211" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>427</v>
       </c>
       <c r="C212" t="s">
         <v>428</v>
       </c>
       <c r="D212">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E212">
-        <v>832</v>
+        <v>436</v>
       </c>
       <c r="G212" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>429</v>
       </c>
       <c r="C213" t="s">
         <v>430</v>
       </c>
       <c r="D213">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E213">
-        <v>989</v>
+        <v>929</v>
+      </c>
+      <c r="F213">
+        <v>129</v>
       </c>
       <c r="G213" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>431</v>
       </c>
       <c r="C214" t="s">
         <v>432</v>
       </c>
       <c r="D214">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E214">
-        <v>566</v>
+        <v>501</v>
       </c>
       <c r="G214" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>433</v>
       </c>
       <c r="C215" t="s">
         <v>434</v>
       </c>
       <c r="D215">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E215">
-        <v>682</v>
+        <v>832</v>
       </c>
       <c r="G215" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>435</v>
       </c>
       <c r="C216" t="s">
         <v>436</v>
       </c>
       <c r="D216">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E216">
-        <v>1063</v>
+        <v>989</v>
       </c>
       <c r="G216" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>437</v>
       </c>
       <c r="C217" t="s">
         <v>438</v>
       </c>
       <c r="D217">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="E217">
-        <v>978</v>
+        <v>566</v>
       </c>
       <c r="G217" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>439</v>
       </c>
       <c r="C218" t="s">
         <v>440</v>
       </c>
       <c r="D218">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E218">
-        <v>1001</v>
+        <v>993</v>
+      </c>
+      <c r="F218">
+        <v>272</v>
       </c>
       <c r="G218" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>441</v>
       </c>
       <c r="C219" t="s">
         <v>442</v>
       </c>
       <c r="D219">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E219">
-        <v>1049</v>
+        <v>682</v>
       </c>
       <c r="G219" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>443</v>
       </c>
       <c r="C220" t="s">
         <v>444</v>
       </c>
       <c r="D220">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="E220">
-        <v>338</v>
+        <v>1063</v>
       </c>
       <c r="G220" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>445</v>
       </c>
       <c r="C221" t="s">
         <v>446</v>
       </c>
       <c r="D221">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="E221">
-        <v>611</v>
+        <v>978</v>
       </c>
       <c r="G221" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>447</v>
       </c>
       <c r="C222" t="s">
         <v>448</v>
       </c>
       <c r="D222">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E222">
-        <v>1062</v>
+        <v>1001</v>
       </c>
       <c r="G222" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>449</v>
       </c>
       <c r="C223" t="s">
         <v>450</v>
       </c>
       <c r="D223">
         <v>44</v>
       </c>
       <c r="E223">
-        <v>910</v>
+        <v>1049</v>
       </c>
       <c r="G223" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>451</v>
       </c>
       <c r="C224" t="s">
         <v>452</v>
       </c>
       <c r="D224">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="E224">
-        <v>857</v>
+        <v>338</v>
       </c>
       <c r="G224" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>453</v>
       </c>
       <c r="C225" t="s">
         <v>454</v>
       </c>
       <c r="D225">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="E225">
-        <v>928</v>
+        <v>611</v>
       </c>
       <c r="G225" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>455</v>
       </c>
       <c r="C226" t="s">
         <v>456</v>
       </c>
       <c r="D226">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E226">
-        <v>1085</v>
+        <v>1062</v>
       </c>
       <c r="G226" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>457</v>
       </c>
       <c r="C227" t="s">
         <v>458</v>
       </c>
       <c r="D227">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E227">
-        <v>490</v>
+        <v>910</v>
       </c>
       <c r="G227" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>459</v>
       </c>
       <c r="C228" t="s">
         <v>460</v>
       </c>
       <c r="D228">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="E228">
-        <v>191</v>
+        <v>857</v>
       </c>
       <c r="G228" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>461</v>
       </c>
       <c r="C229" t="s">
         <v>462</v>
       </c>
       <c r="D229">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="E229">
-        <v>55</v>
+        <v>928</v>
       </c>
       <c r="G229" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>463</v>
       </c>
       <c r="C230" t="s">
         <v>464</v>
       </c>
       <c r="D230">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E230">
-        <v>612</v>
+        <v>1085</v>
       </c>
       <c r="G230" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>465</v>
       </c>
       <c r="C231" t="s">
         <v>466</v>
       </c>
       <c r="D231">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E231">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="G231" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>467</v>
       </c>
       <c r="C232" t="s">
         <v>468</v>
       </c>
       <c r="D232">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="E232">
-        <v>837</v>
+        <v>191</v>
       </c>
       <c r="G232" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>469</v>
       </c>
       <c r="C233" t="s">
-        <v>87</v>
+        <v>470</v>
       </c>
       <c r="D233">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="E233">
-        <v>1019</v>
+        <v>55</v>
       </c>
       <c r="G233" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C234" t="s">
-        <v>23</v>
+        <v>472</v>
       </c>
       <c r="D234">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E234">
-        <v>695</v>
+        <v>612</v>
       </c>
       <c r="G234" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C235" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="D235">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="E235">
-        <v>606</v>
+        <v>486</v>
       </c>
       <c r="G235" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C236" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D236">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="E236">
-        <v>1084</v>
+        <v>837</v>
       </c>
       <c r="G236" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C237" t="s">
-        <v>476</v>
+        <v>87</v>
       </c>
       <c r="D237">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="E237">
-        <v>564</v>
+        <v>1019</v>
       </c>
       <c r="G237" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C238" t="s">
-        <v>478</v>
+        <v>23</v>
       </c>
       <c r="D238">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E238">
-        <v>385</v>
+        <v>695</v>
       </c>
       <c r="G238" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>479</v>
       </c>
       <c r="C239" t="s">
         <v>480</v>
       </c>
       <c r="D239">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="E239">
-        <v>805</v>
+        <v>606</v>
       </c>
       <c r="G239" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>481</v>
       </c>
       <c r="C240" t="s">
         <v>482</v>
       </c>
       <c r="D240">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="E240">
-        <v>797</v>
+        <v>1084</v>
       </c>
       <c r="G240" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>483</v>
       </c>
       <c r="C241" t="s">
-        <v>440</v>
+        <v>484</v>
       </c>
       <c r="D241">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E241">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="G241" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C242" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D242">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="E242">
-        <v>909</v>
+        <v>385</v>
       </c>
       <c r="G242" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C243" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D243">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E243">
-        <v>970</v>
+        <v>805</v>
       </c>
       <c r="G243" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C244" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D244">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E244">
-        <v>289</v>
+        <v>797</v>
       </c>
       <c r="G244" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C245" t="s">
-        <v>491</v>
+        <v>448</v>
       </c>
       <c r="D245">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E245">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>577</v>
       </c>
       <c r="G245" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>492</v>
       </c>
       <c r="C246" t="s">
         <v>493</v>
       </c>
       <c r="D246">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="E246">
-        <v>885</v>
+        <v>909</v>
       </c>
       <c r="G246" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>494</v>
       </c>
       <c r="C247" t="s">
         <v>495</v>
       </c>
       <c r="D247">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="E247">
-        <v>1087</v>
+        <v>970</v>
       </c>
       <c r="G247" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>496</v>
       </c>
       <c r="C248" t="s">
         <v>497</v>
       </c>
       <c r="D248">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E248">
-        <v>997</v>
+        <v>289</v>
       </c>
       <c r="G248" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>498</v>
       </c>
       <c r="C249" t="s">
         <v>499</v>
       </c>
       <c r="D249">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E249">
-        <v>738</v>
+        <v>526</v>
+      </c>
+      <c r="F249">
+        <v>119</v>
       </c>
       <c r="G249" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>500</v>
       </c>
       <c r="C250" t="s">
         <v>501</v>
       </c>
       <c r="D250">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E250">
-        <v>985</v>
+        <v>885</v>
       </c>
       <c r="G250" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>502</v>
       </c>
       <c r="C251" t="s">
         <v>503</v>
       </c>
       <c r="D251">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E251">
-        <v>679</v>
+        <v>1087</v>
       </c>
       <c r="G251" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>504</v>
       </c>
       <c r="C252" t="s">
         <v>505</v>
       </c>
       <c r="D252">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="E252">
-        <v>502</v>
+        <v>997</v>
       </c>
       <c r="G252" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>506</v>
       </c>
       <c r="C253" t="s">
         <v>507</v>
       </c>
       <c r="D253">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="E253">
-        <v>263</v>
+        <v>738</v>
       </c>
       <c r="G253" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>508</v>
       </c>
       <c r="C254" t="s">
         <v>509</v>
       </c>
       <c r="D254">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E254">
-        <v>694</v>
+        <v>985</v>
       </c>
       <c r="G254" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>510</v>
       </c>
       <c r="C255" t="s">
         <v>511</v>
       </c>
       <c r="D255">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="E255">
-        <v>249</v>
+        <v>679</v>
       </c>
       <c r="G255" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>512</v>
       </c>
       <c r="C256" t="s">
         <v>513</v>
       </c>
       <c r="D256">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="E256">
-        <v>1088</v>
+        <v>502</v>
       </c>
       <c r="G256" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>514</v>
       </c>
       <c r="C257" t="s">
         <v>515</v>
       </c>
       <c r="D257">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E257">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>263</v>
       </c>
       <c r="G257" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>516</v>
       </c>
       <c r="C258" t="s">
         <v>517</v>
       </c>
       <c r="D258">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E258">
-        <v>753</v>
+        <v>694</v>
       </c>
       <c r="G258" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>518</v>
       </c>
       <c r="C259" t="s">
         <v>519</v>
       </c>
       <c r="D259">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="E259">
-        <v>918</v>
+        <v>249</v>
       </c>
       <c r="G259" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>520</v>
       </c>
       <c r="C260" t="s">
         <v>521</v>
       </c>
       <c r="D260">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="E260">
-        <v>905</v>
+        <v>1088</v>
       </c>
       <c r="G260" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>522</v>
       </c>
       <c r="C261" t="s">
-        <v>69</v>
+        <v>523</v>
       </c>
       <c r="D261">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E261">
-        <v>1058</v>
+        <v>1074</v>
+      </c>
+      <c r="F261">
+        <v>145</v>
       </c>
       <c r="G261" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C262" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D262">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E262">
-        <v>890</v>
+        <v>753</v>
       </c>
       <c r="G262" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C263" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D263">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="E263">
-        <v>572</v>
+        <v>918</v>
       </c>
       <c r="G263" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C264" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D264">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="E264">
-        <v>117</v>
+        <v>905</v>
       </c>
       <c r="G264" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C265" t="s">
-        <v>530</v>
+        <v>69</v>
       </c>
       <c r="D265">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E265">
-        <v>893</v>
+        <v>1058</v>
       </c>
       <c r="G265" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>531</v>
       </c>
       <c r="C266" t="s">
         <v>532</v>
       </c>
       <c r="D266">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E266">
-        <v>1069</v>
+        <v>890</v>
       </c>
       <c r="G266" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>533</v>
       </c>
       <c r="C267" t="s">
         <v>534</v>
       </c>
       <c r="D267">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="E267">
-        <v>795</v>
+        <v>572</v>
       </c>
       <c r="G267" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>535</v>
       </c>
       <c r="C268" t="s">
         <v>536</v>
       </c>
       <c r="D268">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="E268">
-        <v>426</v>
+        <v>117</v>
       </c>
       <c r="G268" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>537</v>
       </c>
       <c r="C269" t="s">
         <v>538</v>
       </c>
       <c r="D269">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E269">
-        <v>952</v>
+        <v>893</v>
       </c>
       <c r="G269" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>539</v>
       </c>
       <c r="C270" t="s">
         <v>540</v>
       </c>
       <c r="D270">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="E270">
-        <v>116</v>
+        <v>1069</v>
       </c>
       <c r="G270" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>541</v>
       </c>
       <c r="C271" t="s">
         <v>542</v>
       </c>
       <c r="D271">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="E271">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>795</v>
       </c>
       <c r="G271" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>543</v>
       </c>
       <c r="C272" t="s">
         <v>544</v>
       </c>
       <c r="D272">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="E272">
-        <v>919</v>
+        <v>426</v>
       </c>
       <c r="G272" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>545</v>
       </c>
       <c r="C273" t="s">
         <v>546</v>
       </c>
       <c r="D273">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E273">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="G273" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>547</v>
       </c>
       <c r="C274" t="s">
         <v>548</v>
       </c>
       <c r="D274">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="E274">
-        <v>684</v>
+        <v>116</v>
       </c>
       <c r="G274" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>549</v>
       </c>
       <c r="C275" t="s">
         <v>550</v>
       </c>
       <c r="D275">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E275">
-        <v>1030</v>
+        <v>567</v>
       </c>
       <c r="F275">
-        <v>167</v>
+        <v>57</v>
       </c>
       <c r="G275" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>551</v>
       </c>
       <c r="C276" t="s">
         <v>552</v>
       </c>
       <c r="D276">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="E276">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="G276" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>553</v>
       </c>
       <c r="C277" t="s">
         <v>554</v>
       </c>
       <c r="D277">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="E277">
-        <v>1034</v>
+        <v>950</v>
       </c>
       <c r="G277" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>555</v>
       </c>
       <c r="C278" t="s">
         <v>556</v>
       </c>
       <c r="D278">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="E278">
-        <v>603</v>
+        <v>684</v>
       </c>
       <c r="G278" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>557</v>
       </c>
       <c r="C279" t="s">
         <v>558</v>
       </c>
       <c r="D279">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="E279">
-        <v>1052</v>
+        <v>1030</v>
+      </c>
+      <c r="F279">
+        <v>167</v>
       </c>
       <c r="G279" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>559</v>
       </c>
       <c r="C280" t="s">
         <v>560</v>
       </c>
       <c r="D280">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E280">
-        <v>1077</v>
+        <v>880</v>
       </c>
       <c r="G280" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>561</v>
       </c>
       <c r="C281" t="s">
         <v>562</v>
       </c>
       <c r="D281">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E281">
-        <v>1090</v>
+        <v>1034</v>
       </c>
       <c r="G281" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>563</v>
       </c>
       <c r="C282" t="s">
         <v>564</v>
       </c>
       <c r="D282">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="E282">
-        <v>898</v>
+        <v>603</v>
       </c>
       <c r="G282" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>565</v>
       </c>
       <c r="C283" t="s">
         <v>566</v>
       </c>
       <c r="D283">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E283">
-        <v>945</v>
+        <v>1052</v>
       </c>
       <c r="G283" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>567</v>
       </c>
       <c r="C284" t="s">
         <v>568</v>
       </c>
       <c r="D284">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E284">
-        <v>858</v>
+        <v>1077</v>
       </c>
       <c r="G284" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>569</v>
       </c>
       <c r="C285" t="s">
         <v>570</v>
       </c>
       <c r="D285">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="E285">
-        <v>665</v>
+        <v>1090</v>
       </c>
       <c r="G285" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>571</v>
       </c>
       <c r="C286" t="s">
         <v>572</v>
       </c>
       <c r="D286">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="E286">
-        <v>392</v>
+        <v>898</v>
       </c>
       <c r="G286" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>573</v>
       </c>
       <c r="C287" t="s">
-        <v>308</v>
+        <v>574</v>
       </c>
       <c r="D287">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E287">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>945</v>
       </c>
       <c r="G287" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C288" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D288">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="E288">
-        <v>39</v>
+        <v>858</v>
       </c>
       <c r="G288" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C289" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D289">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E289">
-        <v>369</v>
+        <v>665</v>
       </c>
       <c r="G289" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C290" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D290">
         <v>57</v>
       </c>
       <c r="E290">
-        <v>906</v>
+        <v>392</v>
       </c>
       <c r="G290" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C291" t="s">
-        <v>581</v>
+        <v>312</v>
       </c>
       <c r="D291">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E291">
-        <v>998</v>
+        <v>1029</v>
+      </c>
+      <c r="F291">
+        <v>166</v>
       </c>
       <c r="G291" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>582</v>
       </c>
       <c r="C292" t="s">
         <v>583</v>
       </c>
       <c r="D292">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E292">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G292" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>584</v>
       </c>
       <c r="C293" t="s">
         <v>585</v>
       </c>
       <c r="D293">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E293">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="G293" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>586</v>
       </c>
       <c r="C294" t="s">
         <v>587</v>
       </c>
       <c r="D294">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="E294">
-        <v>862</v>
+        <v>906</v>
       </c>
       <c r="G294" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>588</v>
       </c>
       <c r="C295" t="s">
         <v>589</v>
       </c>
       <c r="D295">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="E295">
-        <v>391</v>
+        <v>998</v>
       </c>
       <c r="G295" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>590</v>
       </c>
       <c r="C296" t="s">
         <v>591</v>
       </c>
       <c r="D296">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="E296">
-        <v>554</v>
+        <v>102</v>
       </c>
       <c r="G296" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>592</v>
       </c>
       <c r="C297" t="s">
         <v>593</v>
       </c>
       <c r="D297">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="E297">
-        <v>987</v>
+        <v>355</v>
       </c>
       <c r="G297" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>594</v>
       </c>
       <c r="C298" t="s">
         <v>595</v>
       </c>
       <c r="D298">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E298">
-        <v>1083</v>
+        <v>862</v>
       </c>
       <c r="G298" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>596</v>
       </c>
       <c r="C299" t="s">
         <v>597</v>
       </c>
       <c r="D299">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="E299">
-        <v>1050</v>
+        <v>391</v>
       </c>
       <c r="G299" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>598</v>
       </c>
       <c r="C300" t="s">
         <v>599</v>
       </c>
       <c r="D300">
+        <v>29</v>
+      </c>
+      <c r="E300">
+        <v>554</v>
+      </c>
+      <c r="G300" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301">
+        <v>300</v>
+      </c>
+      <c r="B301" t="s">
+        <v>600</v>
+      </c>
+      <c r="C301" t="s">
+        <v>601</v>
+      </c>
+      <c r="D301">
+        <v>19</v>
+      </c>
+      <c r="E301">
+        <v>987</v>
+      </c>
+      <c r="G301" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7">
+      <c r="A302">
+        <v>301</v>
+      </c>
+      <c r="B302" t="s">
+        <v>602</v>
+      </c>
+      <c r="C302" t="s">
+        <v>603</v>
+      </c>
+      <c r="D302">
+        <v>24</v>
+      </c>
+      <c r="E302">
+        <v>1083</v>
+      </c>
+      <c r="G302" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7">
+      <c r="A303">
+        <v>302</v>
+      </c>
+      <c r="B303" t="s">
+        <v>604</v>
+      </c>
+      <c r="C303" t="s">
+        <v>605</v>
+      </c>
+      <c r="D303">
+        <v>28</v>
+      </c>
+      <c r="E303">
+        <v>1050</v>
+      </c>
+      <c r="G303" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7">
+      <c r="A304">
+        <v>303</v>
+      </c>
+      <c r="B304" t="s">
+        <v>606</v>
+      </c>
+      <c r="C304" t="s">
+        <v>607</v>
+      </c>
+      <c r="D304">
         <v>20</v>
       </c>
-      <c r="E300">
+      <c r="E304">
         <v>1068</v>
       </c>
-      <c r="G300" t="s">
+      <c r="G304" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>