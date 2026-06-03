--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="610">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Data de Nascimento</t>
   </si>
   <si>
     <t>Idade</t>
   </si>
   <si>
     <t>Rol Comungante</t>
   </si>
   <si>
     <t>Rol Não Comungante</t>
   </si>
   <si>
     <t>Igreja</t>
   </si>
   <si>
     <t>Abigail Danielle Mendonça da Conceição</t>
   </si>
   <si>
@@ -801,50 +801,56 @@
     <t>14/09/1990</t>
   </si>
   <si>
     <t>Jhullie Silva Moraes</t>
   </si>
   <si>
     <t>05/06/1999</t>
   </si>
   <si>
     <t>Joanilce Ribeiro de Souza</t>
   </si>
   <si>
     <t>11/04/1991</t>
   </si>
   <si>
     <t>João Amarildo Reis dos Santos</t>
   </si>
   <si>
     <t>30/05/1962</t>
   </si>
   <si>
     <t>João Evangelista Ferreira Alencar</t>
   </si>
   <si>
     <t>06/05/1958</t>
+  </si>
+  <si>
+    <t>João Pedro de Andrade Raposo</t>
+  </si>
+  <si>
+    <t>30/05/2008</t>
   </si>
   <si>
     <t>João Pedro Pinto Nunes de Oliveira</t>
   </si>
   <si>
     <t>18/11/2006</t>
   </si>
   <si>
     <t>João Sidney Pereira da Silva</t>
   </si>
   <si>
     <t>28/08/1959</t>
   </si>
   <si>
     <t>Joelson Pedrosa Monteiro</t>
   </si>
   <si>
     <t>14/09/1976</t>
   </si>
   <si>
     <t>Joenario Marinho Tavares</t>
   </si>
   <si>
     <t>05/07/1979</t>
   </si>
@@ -2183,51 +2189,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G304"/>
+  <dimension ref="A1:G305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2565,91 +2571,91 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>39</v>
       </c>
       <c r="E18">
         <v>947</v>
       </c>
       <c r="G18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19">
         <v>938</v>
       </c>
       <c r="G19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>43</v>
       </c>
       <c r="E20">
         <v>700</v>
       </c>
       <c r="G20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E21">
         <v>833</v>
       </c>
       <c r="G21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>33</v>
       </c>
       <c r="E22">
         <v>1073</v>
       </c>
       <c r="G22" t="s">
@@ -2705,51 +2711,51 @@
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25">
         <v>353</v>
       </c>
       <c r="G25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26">
         <v>961</v>
       </c>
       <c r="G26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>43</v>
       </c>
       <c r="E27">
         <v>931</v>
       </c>
       <c r="G27" t="s">
@@ -2785,51 +2791,51 @@
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>55</v>
       </c>
       <c r="E29">
         <v>52</v>
       </c>
       <c r="G29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E30">
         <v>895</v>
       </c>
       <c r="G30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31">
         <v>991</v>
       </c>
       <c r="F31">
@@ -2934,51 +2940,51 @@
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36">
         <v>975</v>
       </c>
       <c r="F36">
         <v>144</v>
       </c>
       <c r="G36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E37">
         <v>290</v>
       </c>
       <c r="G37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>35</v>
       </c>
       <c r="E38">
         <v>1076</v>
       </c>
       <c r="G38" t="s">
@@ -3034,51 +3040,51 @@
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>47</v>
       </c>
       <c r="E41">
         <v>616</v>
       </c>
       <c r="G41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>88</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42">
         <v>573</v>
       </c>
       <c r="G42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
         <v>51</v>
       </c>
       <c r="E43">
         <v>1091</v>
       </c>
       <c r="G43" t="s">
@@ -3440,51 +3446,51 @@
       </c>
       <c r="C61" t="s">
         <v>127</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61">
         <v>755</v>
       </c>
       <c r="G61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>128</v>
       </c>
       <c r="C62" t="s">
         <v>129</v>
       </c>
       <c r="D62">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E62">
         <v>775</v>
       </c>
       <c r="G62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>130</v>
       </c>
       <c r="C63" t="s">
         <v>131</v>
       </c>
       <c r="D63">
         <v>36</v>
       </c>
       <c r="E63">
         <v>334</v>
       </c>
       <c r="F63">
@@ -3523,51 +3529,51 @@
       </c>
       <c r="C65" t="s">
         <v>135</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65">
         <v>756</v>
       </c>
       <c r="G65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66" t="s">
         <v>137</v>
       </c>
       <c r="D66">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E66">
         <v>672</v>
       </c>
       <c r="G66" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67" t="s">
         <v>139</v>
       </c>
       <c r="D67">
         <v>45</v>
       </c>
       <c r="E67">
         <v>1053</v>
       </c>
       <c r="G67" t="s">
@@ -3603,51 +3609,51 @@
       </c>
       <c r="C69" t="s">
         <v>143</v>
       </c>
       <c r="D69">
         <v>71</v>
       </c>
       <c r="E69">
         <v>244</v>
       </c>
       <c r="G69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>144</v>
       </c>
       <c r="C70" t="s">
         <v>145</v>
       </c>
       <c r="D70">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E70">
         <v>254</v>
       </c>
       <c r="G70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>146</v>
       </c>
       <c r="C71" t="s">
         <v>147</v>
       </c>
       <c r="D71">
         <v>58</v>
       </c>
       <c r="E71">
         <v>886</v>
       </c>
       <c r="G71" t="s">
@@ -3703,51 +3709,51 @@
       </c>
       <c r="C74" t="s">
         <v>153</v>
       </c>
       <c r="D74">
         <v>45</v>
       </c>
       <c r="E74">
         <v>362</v>
       </c>
       <c r="G74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>154</v>
       </c>
       <c r="C75" t="s">
         <v>155</v>
       </c>
       <c r="D75">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E75">
         <v>673</v>
       </c>
       <c r="G75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>156</v>
       </c>
       <c r="C76" t="s">
         <v>157</v>
       </c>
       <c r="D76">
         <v>41</v>
       </c>
       <c r="E76">
         <v>971</v>
       </c>
       <c r="G76" t="s">
@@ -3763,91 +3769,91 @@
       </c>
       <c r="C77" t="s">
         <v>159</v>
       </c>
       <c r="D77">
         <v>35</v>
       </c>
       <c r="E77">
         <v>968</v>
       </c>
       <c r="G77" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>160</v>
       </c>
       <c r="C78" t="s">
         <v>161</v>
       </c>
       <c r="D78">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E78">
         <v>403</v>
       </c>
       <c r="G78" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79" t="s">
         <v>163</v>
       </c>
       <c r="D79">
         <v>37</v>
       </c>
       <c r="E79">
         <v>953</v>
       </c>
       <c r="G79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80" t="s">
         <v>165</v>
       </c>
       <c r="D80">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E80">
         <v>839</v>
       </c>
       <c r="G80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81" t="s">
         <v>167</v>
       </c>
       <c r="D81">
         <v>33</v>
       </c>
       <c r="E81">
         <v>508</v>
       </c>
       <c r="F81">
@@ -4392,71 +4398,71 @@
       </c>
       <c r="C108" t="s">
         <v>220</v>
       </c>
       <c r="D108">
         <v>44</v>
       </c>
       <c r="E108">
         <v>593</v>
       </c>
       <c r="G108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>221</v>
       </c>
       <c r="C109" t="s">
         <v>222</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109">
         <v>1032</v>
       </c>
       <c r="G109" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>223</v>
       </c>
       <c r="C110" t="s">
         <v>224</v>
       </c>
       <c r="D110">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E110">
         <v>553</v>
       </c>
       <c r="F110">
         <v>56</v>
       </c>
       <c r="G110" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>225</v>
       </c>
       <c r="C111" t="s">
         <v>226</v>
       </c>
       <c r="D111">
         <v>33</v>
       </c>
       <c r="E111">
@@ -4475,51 +4481,51 @@
       </c>
       <c r="C112" t="s">
         <v>228</v>
       </c>
       <c r="D112">
         <v>32</v>
       </c>
       <c r="E112">
         <v>463</v>
       </c>
       <c r="G112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>229</v>
       </c>
       <c r="C113" t="s">
         <v>230</v>
       </c>
       <c r="D113">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E113">
         <v>219</v>
       </c>
       <c r="G113" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>231</v>
       </c>
       <c r="C114" t="s">
         <v>232</v>
       </c>
       <c r="D114">
         <v>27</v>
       </c>
       <c r="E114">
         <v>1037</v>
       </c>
       <c r="G114" t="s">
@@ -4681,51 +4687,51 @@
       </c>
       <c r="C122" t="s">
         <v>248</v>
       </c>
       <c r="D122">
         <v>40</v>
       </c>
       <c r="E122">
         <v>1020</v>
       </c>
       <c r="G122" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>249</v>
       </c>
       <c r="C123" t="s">
         <v>250</v>
       </c>
       <c r="D123">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E123">
         <v>339</v>
       </c>
       <c r="G123" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>251</v>
       </c>
       <c r="C124" t="s">
         <v>252</v>
       </c>
       <c r="D124">
         <v>48</v>
       </c>
       <c r="E124">
         <v>1002</v>
       </c>
       <c r="G124" t="s">
@@ -4781,3624 +4787,3647 @@
       </c>
       <c r="C127" t="s">
         <v>258</v>
       </c>
       <c r="D127">
         <v>35</v>
       </c>
       <c r="E127">
         <v>830</v>
       </c>
       <c r="G127" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>259</v>
       </c>
       <c r="C128" t="s">
         <v>260</v>
       </c>
       <c r="D128">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E128">
         <v>1061</v>
       </c>
       <c r="G128" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>261</v>
       </c>
       <c r="C129" t="s">
         <v>262</v>
       </c>
       <c r="D129">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E129">
         <v>151</v>
       </c>
       <c r="G129" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>263</v>
       </c>
       <c r="C130" t="s">
         <v>264</v>
       </c>
       <c r="D130">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E130">
-        <v>1072</v>
+        <v>974</v>
+      </c>
+      <c r="F130">
+        <v>246</v>
       </c>
       <c r="G130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>265</v>
       </c>
       <c r="C131" t="s">
         <v>266</v>
       </c>
       <c r="D131">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="E131">
-        <v>1044</v>
+        <v>1072</v>
       </c>
       <c r="G131" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>267</v>
       </c>
       <c r="C132" t="s">
         <v>268</v>
       </c>
       <c r="D132">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="E132">
-        <v>466</v>
+        <v>1044</v>
       </c>
       <c r="G132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>269</v>
       </c>
       <c r="C133" t="s">
         <v>270</v>
       </c>
       <c r="D133">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E133">
-        <v>1074</v>
+        <v>466</v>
       </c>
       <c r="G133" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>271</v>
       </c>
       <c r="C134" t="s">
         <v>272</v>
       </c>
       <c r="D134">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E134">
-        <v>411</v>
+        <v>1074</v>
       </c>
       <c r="G134" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>273</v>
       </c>
       <c r="C135" t="s">
         <v>274</v>
       </c>
       <c r="D135">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="E135">
-        <v>276</v>
+        <v>411</v>
       </c>
       <c r="G135" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>275</v>
       </c>
       <c r="C136" t="s">
         <v>276</v>
       </c>
       <c r="D136">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E136">
-        <v>383</v>
+        <v>276</v>
       </c>
       <c r="G136" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>277</v>
       </c>
       <c r="C137" t="s">
         <v>278</v>
       </c>
       <c r="D137">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E137">
-        <v>489</v>
+        <v>383</v>
       </c>
       <c r="G137" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>279</v>
       </c>
       <c r="C138" t="s">
         <v>280</v>
       </c>
       <c r="D138">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E138">
-        <v>1066</v>
+        <v>489</v>
       </c>
       <c r="G138" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>281</v>
       </c>
       <c r="C139" t="s">
         <v>282</v>
       </c>
       <c r="D139">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="E139">
-        <v>255</v>
+        <v>1066</v>
       </c>
       <c r="G139" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>283</v>
       </c>
       <c r="C140" t="s">
         <v>284</v>
       </c>
       <c r="D140">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="E140">
-        <v>48</v>
+        <v>255</v>
       </c>
       <c r="G140" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>285</v>
       </c>
       <c r="C141" t="s">
         <v>286</v>
       </c>
       <c r="D141">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E141">
-        <v>257</v>
+        <v>48</v>
       </c>
       <c r="G141" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>287</v>
       </c>
       <c r="C142" t="s">
         <v>288</v>
       </c>
       <c r="D142">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="E142">
-        <v>966</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>257</v>
       </c>
       <c r="G142" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>289</v>
       </c>
       <c r="C143" t="s">
         <v>290</v>
       </c>
       <c r="D143">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E143">
-        <v>1081</v>
+        <v>966</v>
+      </c>
+      <c r="F143">
+        <v>172</v>
       </c>
       <c r="G143" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>291</v>
       </c>
       <c r="C144" t="s">
         <v>292</v>
       </c>
       <c r="D144">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E144">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="G144" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>293</v>
       </c>
       <c r="C145" t="s">
         <v>294</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E145">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>1079</v>
       </c>
       <c r="G145" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>295</v>
       </c>
       <c r="C146" t="s">
         <v>296</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146">
-        <v>849</v>
+        <v>882</v>
       </c>
       <c r="F146">
-        <v>233</v>
+        <v>143</v>
       </c>
       <c r="G146" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>297</v>
       </c>
       <c r="C147" t="s">
         <v>298</v>
       </c>
       <c r="D147">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E147">
-        <v>1078</v>
+        <v>849</v>
+      </c>
+      <c r="F147">
+        <v>233</v>
       </c>
       <c r="G147" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>299</v>
       </c>
       <c r="C148" t="s">
         <v>300</v>
       </c>
       <c r="D148">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E148">
-        <v>930</v>
+        <v>1078</v>
       </c>
       <c r="G148" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>301</v>
       </c>
       <c r="C149" t="s">
         <v>302</v>
       </c>
       <c r="D149">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E149">
-        <v>972</v>
+        <v>930</v>
       </c>
       <c r="G149" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>303</v>
       </c>
       <c r="C150" t="s">
         <v>304</v>
       </c>
       <c r="D150">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="E150">
-        <v>680</v>
+        <v>972</v>
       </c>
       <c r="G150" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>305</v>
       </c>
       <c r="C151" t="s">
         <v>306</v>
       </c>
       <c r="D151">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E151">
-        <v>277</v>
+        <v>680</v>
       </c>
       <c r="G151" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>307</v>
       </c>
       <c r="C152" t="s">
         <v>308</v>
       </c>
       <c r="D152">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="E152">
-        <v>1086</v>
+        <v>277</v>
       </c>
       <c r="G152" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>309</v>
       </c>
       <c r="C153" t="s">
         <v>310</v>
       </c>
       <c r="D153">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E153">
-        <v>110</v>
+        <v>1086</v>
       </c>
       <c r="G153" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>311</v>
       </c>
       <c r="C154" t="s">
         <v>312</v>
       </c>
       <c r="D154">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="E154">
-        <v>973</v>
+        <v>110</v>
       </c>
       <c r="G154" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>313</v>
       </c>
       <c r="C155" t="s">
         <v>314</v>
       </c>
       <c r="D155">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E155">
-        <v>745</v>
+        <v>973</v>
       </c>
       <c r="G155" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>315</v>
       </c>
       <c r="C156" t="s">
         <v>316</v>
       </c>
       <c r="D156">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E156">
-        <v>621</v>
+        <v>745</v>
       </c>
       <c r="G156" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>317</v>
       </c>
       <c r="C157" t="s">
         <v>318</v>
       </c>
       <c r="D157">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="E157">
-        <v>1023</v>
+        <v>621</v>
       </c>
       <c r="G157" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>319</v>
       </c>
       <c r="C158" t="s">
         <v>320</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E158">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="G158" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>321</v>
       </c>
       <c r="C159" t="s">
         <v>322</v>
       </c>
       <c r="D159">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="E159">
-        <v>22</v>
+        <v>1025</v>
       </c>
       <c r="G159" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>323</v>
       </c>
       <c r="C160" t="s">
         <v>324</v>
       </c>
       <c r="D160">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="E160">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>325</v>
       </c>
       <c r="C161" t="s">
         <v>326</v>
       </c>
       <c r="D161">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E161">
-        <v>897</v>
+        <v>141</v>
       </c>
       <c r="G161" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>327</v>
       </c>
       <c r="C162" t="s">
         <v>328</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>897</v>
       </c>
       <c r="G162" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>329</v>
       </c>
       <c r="C163" t="s">
         <v>330</v>
       </c>
       <c r="D163">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="E163">
-        <v>456</v>
+        <v>627</v>
+      </c>
+      <c r="F163">
+        <v>176</v>
       </c>
       <c r="G163" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>331</v>
       </c>
       <c r="C164" t="s">
         <v>332</v>
       </c>
       <c r="D164">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E164">
-        <v>145</v>
+        <v>456</v>
       </c>
       <c r="G164" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>333</v>
       </c>
       <c r="C165" t="s">
         <v>334</v>
       </c>
       <c r="D165">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="E165">
-        <v>1064</v>
+        <v>145</v>
       </c>
       <c r="G165" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>335</v>
       </c>
       <c r="C166" t="s">
         <v>336</v>
       </c>
       <c r="D166">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E166">
-        <v>696</v>
+        <v>1064</v>
       </c>
       <c r="G166" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>337</v>
       </c>
       <c r="C167" t="s">
         <v>338</v>
       </c>
       <c r="D167">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E167">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>696</v>
       </c>
       <c r="G167" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>339</v>
       </c>
       <c r="C168" t="s">
         <v>340</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168">
-        <v>994</v>
+        <v>843</v>
+      </c>
+      <c r="F168">
+        <v>277</v>
       </c>
       <c r="G168" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>341</v>
       </c>
       <c r="C169" t="s">
         <v>342</v>
       </c>
       <c r="D169">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E169">
-        <v>1065</v>
+        <v>994</v>
       </c>
       <c r="G169" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>343</v>
       </c>
       <c r="C170" t="s">
         <v>344</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170">
-        <v>891</v>
+        <v>1065</v>
       </c>
       <c r="G170" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>345</v>
       </c>
       <c r="C171" t="s">
         <v>346</v>
       </c>
       <c r="D171">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E171">
-        <v>227</v>
+        <v>891</v>
       </c>
       <c r="G171" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>347</v>
       </c>
       <c r="C172" t="s">
         <v>348</v>
       </c>
       <c r="D172">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E172">
-        <v>536</v>
+        <v>227</v>
       </c>
       <c r="G172" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>349</v>
       </c>
       <c r="C173" t="s">
         <v>350</v>
       </c>
       <c r="D173">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E173">
-        <v>598</v>
+        <v>536</v>
       </c>
       <c r="G173" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>351</v>
       </c>
       <c r="C174" t="s">
         <v>352</v>
       </c>
       <c r="D174">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E174">
-        <v>409</v>
+        <v>598</v>
       </c>
       <c r="G174" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>353</v>
       </c>
       <c r="C175" t="s">
         <v>354</v>
       </c>
       <c r="D175">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E175">
-        <v>152</v>
+        <v>409</v>
       </c>
       <c r="G175" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>355</v>
       </c>
       <c r="C176" t="s">
         <v>356</v>
       </c>
       <c r="D176">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E176">
-        <v>410</v>
+        <v>152</v>
       </c>
       <c r="G176" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>357</v>
       </c>
       <c r="C177" t="s">
         <v>358</v>
       </c>
       <c r="D177">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E177">
-        <v>364</v>
+        <v>410</v>
       </c>
       <c r="G177" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>359</v>
       </c>
       <c r="C178" t="s">
         <v>360</v>
       </c>
       <c r="D178">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E178">
-        <v>492</v>
+        <v>364</v>
       </c>
       <c r="G178" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>361</v>
       </c>
       <c r="C179" t="s">
         <v>362</v>
       </c>
       <c r="D179">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="E179">
-        <v>242</v>
+        <v>492</v>
       </c>
       <c r="G179" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>363</v>
       </c>
       <c r="C180" t="s">
         <v>364</v>
       </c>
       <c r="D180">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E180">
-        <v>1051</v>
+        <v>242</v>
       </c>
       <c r="G180" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>365</v>
       </c>
       <c r="C181" t="s">
         <v>366</v>
       </c>
       <c r="D181">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="E181">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>1051</v>
       </c>
       <c r="G181" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>367</v>
       </c>
       <c r="C182" t="s">
         <v>368</v>
       </c>
       <c r="D182">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="E182">
-        <v>1045</v>
+        <v>844</v>
+      </c>
+      <c r="F182">
+        <v>278</v>
       </c>
       <c r="G182" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>369</v>
       </c>
       <c r="C183" t="s">
         <v>370</v>
       </c>
       <c r="D183">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E183">
-        <v>1000</v>
+        <v>1045</v>
       </c>
       <c r="G183" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>371</v>
       </c>
       <c r="C184" t="s">
         <v>372</v>
       </c>
       <c r="D184">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E184">
-        <v>111</v>
+        <v>1000</v>
       </c>
       <c r="G184" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>373</v>
       </c>
       <c r="C185" t="s">
         <v>374</v>
       </c>
       <c r="D185">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E185">
-        <v>798</v>
+        <v>111</v>
       </c>
       <c r="G185" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>375</v>
       </c>
       <c r="C186" t="s">
         <v>376</v>
       </c>
       <c r="D186">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E186">
-        <v>892</v>
+        <v>798</v>
       </c>
       <c r="G186" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>377</v>
       </c>
       <c r="C187" t="s">
         <v>378</v>
       </c>
       <c r="D187">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E187">
-        <v>1021</v>
+        <v>892</v>
       </c>
       <c r="G187" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>379</v>
       </c>
       <c r="C188" t="s">
         <v>380</v>
       </c>
       <c r="D188">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E188">
-        <v>91</v>
+        <v>1021</v>
       </c>
       <c r="G188" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>381</v>
       </c>
       <c r="C189" t="s">
         <v>382</v>
       </c>
       <c r="D189">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E189">
-        <v>979</v>
+        <v>91</v>
       </c>
       <c r="G189" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>383</v>
       </c>
       <c r="C190" t="s">
         <v>384</v>
       </c>
       <c r="D190">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="E190">
-        <v>859</v>
+        <v>979</v>
       </c>
       <c r="G190" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>385</v>
       </c>
       <c r="C191" t="s">
         <v>386</v>
       </c>
       <c r="D191">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E191">
-        <v>956</v>
+        <v>859</v>
       </c>
       <c r="G191" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>387</v>
       </c>
       <c r="C192" t="s">
         <v>388</v>
       </c>
       <c r="D192">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="E192">
-        <v>223</v>
+        <v>956</v>
       </c>
       <c r="G192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>389</v>
       </c>
       <c r="C193" t="s">
         <v>390</v>
       </c>
       <c r="D193">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E193">
-        <v>468</v>
+        <v>223</v>
       </c>
       <c r="G193" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>391</v>
       </c>
       <c r="C194" t="s">
         <v>392</v>
       </c>
       <c r="D194">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="E194">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>468</v>
       </c>
       <c r="G194" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>393</v>
       </c>
       <c r="C195" t="s">
         <v>394</v>
       </c>
       <c r="D195">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E195">
-        <v>794</v>
+        <v>955</v>
       </c>
       <c r="F195">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="G195" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>395</v>
       </c>
       <c r="C196" t="s">
         <v>396</v>
       </c>
       <c r="D196">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="E196">
-        <v>284</v>
+        <v>794</v>
+      </c>
+      <c r="F196">
+        <v>177</v>
       </c>
       <c r="G196" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>397</v>
       </c>
       <c r="C197" t="s">
         <v>398</v>
       </c>
       <c r="D197">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="E197">
-        <v>85</v>
+        <v>284</v>
       </c>
       <c r="G197" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>399</v>
       </c>
       <c r="C198" t="s">
         <v>400</v>
       </c>
       <c r="D198">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="E198">
-        <v>453</v>
+        <v>85</v>
       </c>
       <c r="G198" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>401</v>
       </c>
       <c r="C199" t="s">
         <v>402</v>
       </c>
       <c r="D199">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="E199">
-        <v>109</v>
+        <v>453</v>
       </c>
       <c r="G199" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>403</v>
       </c>
       <c r="C200" t="s">
         <v>404</v>
       </c>
       <c r="D200">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="E200">
-        <v>1022</v>
+        <v>109</v>
       </c>
       <c r="G200" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>405</v>
       </c>
       <c r="C201" t="s">
         <v>406</v>
       </c>
       <c r="D201">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E201">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>1022</v>
       </c>
       <c r="G201" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>407</v>
       </c>
       <c r="C202" t="s">
         <v>408</v>
       </c>
       <c r="D202">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E202">
-        <v>826</v>
+        <v>942</v>
+      </c>
+      <c r="F202">
+        <v>241</v>
       </c>
       <c r="G202" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>409</v>
       </c>
       <c r="C203" t="s">
         <v>410</v>
       </c>
       <c r="D203">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E203">
-        <v>744</v>
+        <v>826</v>
       </c>
       <c r="G203" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>411</v>
       </c>
       <c r="C204" t="s">
         <v>412</v>
       </c>
       <c r="D204">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E204">
-        <v>112</v>
+        <v>744</v>
       </c>
       <c r="G204" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>413</v>
       </c>
       <c r="C205" t="s">
         <v>414</v>
       </c>
       <c r="D205">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="E205">
-        <v>225</v>
+        <v>112</v>
       </c>
       <c r="G205" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>415</v>
       </c>
       <c r="C206" t="s">
         <v>416</v>
       </c>
       <c r="D206">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E206">
-        <v>944</v>
+        <v>225</v>
       </c>
       <c r="G206" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>417</v>
       </c>
       <c r="C207" t="s">
         <v>418</v>
       </c>
       <c r="D207">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="E207">
-        <v>522</v>
+        <v>944</v>
       </c>
       <c r="G207" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>419</v>
       </c>
       <c r="C208" t="s">
         <v>420</v>
       </c>
       <c r="D208">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E208">
-        <v>215</v>
+        <v>522</v>
       </c>
       <c r="G208" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>421</v>
       </c>
       <c r="C209" t="s">
         <v>422</v>
       </c>
       <c r="D209">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="E209">
-        <v>113</v>
+        <v>215</v>
       </c>
       <c r="G209" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>423</v>
       </c>
       <c r="C210" t="s">
         <v>424</v>
       </c>
       <c r="D210">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="E210">
-        <v>576</v>
+        <v>113</v>
       </c>
       <c r="G210" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>425</v>
       </c>
       <c r="C211" t="s">
         <v>426</v>
       </c>
       <c r="D211">
         <v>62</v>
       </c>
       <c r="E211">
-        <v>378</v>
+        <v>576</v>
       </c>
       <c r="G211" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>427</v>
       </c>
       <c r="C212" t="s">
         <v>428</v>
       </c>
       <c r="D212">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E212">
-        <v>436</v>
+        <v>378</v>
       </c>
       <c r="G212" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>429</v>
       </c>
       <c r="C213" t="s">
         <v>430</v>
       </c>
       <c r="D213">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="E213">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>436</v>
       </c>
       <c r="G213" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>431</v>
       </c>
       <c r="C214" t="s">
         <v>432</v>
       </c>
       <c r="D214">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E214">
-        <v>501</v>
+        <v>929</v>
+      </c>
+      <c r="F214">
+        <v>129</v>
       </c>
       <c r="G214" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>433</v>
       </c>
       <c r="C215" t="s">
         <v>434</v>
       </c>
       <c r="D215">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="E215">
-        <v>832</v>
+        <v>501</v>
       </c>
       <c r="G215" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>435</v>
       </c>
       <c r="C216" t="s">
         <v>436</v>
       </c>
       <c r="D216">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="E216">
-        <v>989</v>
+        <v>832</v>
       </c>
       <c r="G216" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>437</v>
       </c>
       <c r="C217" t="s">
         <v>438</v>
       </c>
       <c r="D217">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E217">
-        <v>566</v>
+        <v>989</v>
       </c>
       <c r="G217" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>439</v>
       </c>
       <c r="C218" t="s">
         <v>440</v>
       </c>
       <c r="D218">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E218">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>566</v>
       </c>
       <c r="G218" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>441</v>
       </c>
       <c r="C219" t="s">
         <v>442</v>
       </c>
       <c r="D219">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="E219">
-        <v>682</v>
+        <v>993</v>
+      </c>
+      <c r="F219">
+        <v>272</v>
       </c>
       <c r="G219" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>443</v>
       </c>
       <c r="C220" t="s">
         <v>444</v>
       </c>
       <c r="D220">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E220">
-        <v>1063</v>
+        <v>682</v>
       </c>
       <c r="G220" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>445</v>
       </c>
       <c r="C221" t="s">
         <v>446</v>
       </c>
       <c r="D221">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="E221">
-        <v>978</v>
+        <v>1063</v>
       </c>
       <c r="G221" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>447</v>
       </c>
       <c r="C222" t="s">
         <v>448</v>
       </c>
       <c r="D222">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="E222">
-        <v>1001</v>
+        <v>978</v>
       </c>
       <c r="G222" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>449</v>
       </c>
       <c r="C223" t="s">
         <v>450</v>
       </c>
       <c r="D223">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E223">
-        <v>1049</v>
+        <v>1001</v>
       </c>
       <c r="G223" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>451</v>
       </c>
       <c r="C224" t="s">
         <v>452</v>
       </c>
       <c r="D224">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E224">
-        <v>338</v>
+        <v>1049</v>
       </c>
       <c r="G224" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>453</v>
       </c>
       <c r="C225" t="s">
         <v>454</v>
       </c>
       <c r="D225">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="E225">
-        <v>611</v>
+        <v>338</v>
       </c>
       <c r="G225" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>455</v>
       </c>
       <c r="C226" t="s">
         <v>456</v>
       </c>
       <c r="D226">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="E226">
-        <v>1062</v>
+        <v>611</v>
       </c>
       <c r="G226" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>457</v>
       </c>
       <c r="C227" t="s">
         <v>458</v>
       </c>
       <c r="D227">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E227">
-        <v>910</v>
+        <v>1062</v>
       </c>
       <c r="G227" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>459</v>
       </c>
       <c r="C228" t="s">
         <v>460</v>
       </c>
       <c r="D228">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E228">
-        <v>857</v>
+        <v>910</v>
       </c>
       <c r="G228" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>461</v>
       </c>
       <c r="C229" t="s">
         <v>462</v>
       </c>
       <c r="D229">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E229">
-        <v>928</v>
+        <v>857</v>
       </c>
       <c r="G229" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>463</v>
       </c>
       <c r="C230" t="s">
         <v>464</v>
       </c>
       <c r="D230">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E230">
-        <v>1085</v>
+        <v>928</v>
       </c>
       <c r="G230" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>465</v>
       </c>
       <c r="C231" t="s">
         <v>466</v>
       </c>
       <c r="D231">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E231">
-        <v>490</v>
+        <v>1085</v>
       </c>
       <c r="G231" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>467</v>
       </c>
       <c r="C232" t="s">
         <v>468</v>
       </c>
       <c r="D232">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E232">
-        <v>191</v>
+        <v>490</v>
       </c>
       <c r="G232" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>469</v>
       </c>
       <c r="C233" t="s">
         <v>470</v>
       </c>
       <c r="D233">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="E233">
-        <v>55</v>
+        <v>191</v>
       </c>
       <c r="G233" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>471</v>
       </c>
       <c r="C234" t="s">
         <v>472</v>
       </c>
       <c r="D234">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="E234">
-        <v>612</v>
+        <v>55</v>
       </c>
       <c r="G234" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>473</v>
       </c>
       <c r="C235" t="s">
         <v>474</v>
       </c>
       <c r="D235">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E235">
-        <v>486</v>
+        <v>612</v>
       </c>
       <c r="G235" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>475</v>
       </c>
       <c r="C236" t="s">
         <v>476</v>
       </c>
       <c r="D236">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="E236">
-        <v>837</v>
+        <v>486</v>
       </c>
       <c r="G236" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>477</v>
       </c>
       <c r="C237" t="s">
-        <v>87</v>
+        <v>478</v>
       </c>
       <c r="D237">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="E237">
-        <v>1019</v>
+        <v>837</v>
       </c>
       <c r="G237" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C238" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="D238">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E238">
-        <v>695</v>
+        <v>1019</v>
       </c>
       <c r="G238" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C239" t="s">
-        <v>480</v>
+        <v>23</v>
       </c>
       <c r="D239">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E239">
-        <v>606</v>
+        <v>695</v>
       </c>
       <c r="G239" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>481</v>
       </c>
       <c r="C240" t="s">
         <v>482</v>
       </c>
       <c r="D240">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="E240">
-        <v>1084</v>
+        <v>606</v>
       </c>
       <c r="G240" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>483</v>
       </c>
       <c r="C241" t="s">
         <v>484</v>
       </c>
       <c r="D241">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E241">
-        <v>564</v>
+        <v>1084</v>
       </c>
       <c r="G241" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>485</v>
       </c>
       <c r="C242" t="s">
         <v>486</v>
       </c>
       <c r="D242">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E242">
-        <v>385</v>
+        <v>564</v>
       </c>
       <c r="G242" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>487</v>
       </c>
       <c r="C243" t="s">
         <v>488</v>
       </c>
       <c r="D243">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E243">
-        <v>805</v>
+        <v>385</v>
       </c>
       <c r="G243" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>489</v>
       </c>
       <c r="C244" t="s">
         <v>490</v>
       </c>
       <c r="D244">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E244">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="G244" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>491</v>
       </c>
       <c r="C245" t="s">
-        <v>448</v>
+        <v>492</v>
       </c>
       <c r="D245">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E245">
-        <v>577</v>
+        <v>797</v>
       </c>
       <c r="G245" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C246" t="s">
-        <v>493</v>
+        <v>450</v>
       </c>
       <c r="D246">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E246">
-        <v>909</v>
+        <v>577</v>
       </c>
       <c r="G246" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>494</v>
       </c>
       <c r="C247" t="s">
         <v>495</v>
       </c>
       <c r="D247">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="E247">
-        <v>970</v>
+        <v>909</v>
       </c>
       <c r="G247" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>496</v>
       </c>
       <c r="C248" t="s">
         <v>497</v>
       </c>
       <c r="D248">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E248">
-        <v>289</v>
+        <v>970</v>
       </c>
       <c r="G248" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>498</v>
       </c>
       <c r="C249" t="s">
         <v>499</v>
       </c>
       <c r="D249">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E249">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>289</v>
       </c>
       <c r="G249" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>500</v>
       </c>
       <c r="C250" t="s">
         <v>501</v>
       </c>
       <c r="D250">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="E250">
-        <v>885</v>
+        <v>526</v>
+      </c>
+      <c r="F250">
+        <v>119</v>
       </c>
       <c r="G250" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>502</v>
       </c>
       <c r="C251" t="s">
         <v>503</v>
       </c>
       <c r="D251">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E251">
-        <v>1087</v>
+        <v>885</v>
       </c>
       <c r="G251" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>504</v>
       </c>
       <c r="C252" t="s">
         <v>505</v>
       </c>
       <c r="D252">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="E252">
-        <v>997</v>
+        <v>1087</v>
       </c>
       <c r="G252" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>506</v>
       </c>
       <c r="C253" t="s">
         <v>507</v>
       </c>
       <c r="D253">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E253">
-        <v>738</v>
+        <v>997</v>
       </c>
       <c r="G253" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>508</v>
       </c>
       <c r="C254" t="s">
         <v>509</v>
       </c>
       <c r="D254">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="E254">
-        <v>985</v>
+        <v>738</v>
       </c>
       <c r="G254" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>510</v>
       </c>
       <c r="C255" t="s">
         <v>511</v>
       </c>
       <c r="D255">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E255">
-        <v>679</v>
+        <v>985</v>
       </c>
       <c r="G255" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>512</v>
       </c>
       <c r="C256" t="s">
         <v>513</v>
       </c>
       <c r="D256">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="E256">
-        <v>502</v>
+        <v>679</v>
       </c>
       <c r="G256" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>514</v>
       </c>
       <c r="C257" t="s">
         <v>515</v>
       </c>
       <c r="D257">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E257">
-        <v>263</v>
+        <v>502</v>
       </c>
       <c r="G257" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>516</v>
       </c>
       <c r="C258" t="s">
         <v>517</v>
       </c>
       <c r="D258">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E258">
-        <v>694</v>
+        <v>263</v>
       </c>
       <c r="G258" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>518</v>
       </c>
       <c r="C259" t="s">
         <v>519</v>
       </c>
       <c r="D259">
         <v>60</v>
       </c>
       <c r="E259">
-        <v>249</v>
+        <v>694</v>
       </c>
       <c r="G259" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>520</v>
       </c>
       <c r="C260" t="s">
         <v>521</v>
       </c>
       <c r="D260">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E260">
-        <v>1088</v>
+        <v>249</v>
       </c>
       <c r="G260" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>522</v>
       </c>
       <c r="C261" t="s">
         <v>523</v>
       </c>
       <c r="D261">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="E261">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>1088</v>
       </c>
       <c r="G261" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>524</v>
       </c>
       <c r="C262" t="s">
         <v>525</v>
       </c>
       <c r="D262">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E262">
-        <v>753</v>
+        <v>1074</v>
+      </c>
+      <c r="F262">
+        <v>145</v>
       </c>
       <c r="G262" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>526</v>
       </c>
       <c r="C263" t="s">
         <v>527</v>
       </c>
       <c r="D263">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="E263">
-        <v>918</v>
+        <v>753</v>
       </c>
       <c r="G263" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>528</v>
       </c>
       <c r="C264" t="s">
         <v>529</v>
       </c>
       <c r="D264">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="E264">
-        <v>905</v>
+        <v>918</v>
       </c>
       <c r="G264" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>530</v>
       </c>
       <c r="C265" t="s">
-        <v>69</v>
+        <v>531</v>
       </c>
       <c r="D265">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E265">
-        <v>1058</v>
+        <v>905</v>
       </c>
       <c r="G265" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C266" t="s">
-        <v>532</v>
+        <v>69</v>
       </c>
       <c r="D266">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="E266">
-        <v>890</v>
+        <v>1058</v>
       </c>
       <c r="G266" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>533</v>
       </c>
       <c r="C267" t="s">
         <v>534</v>
       </c>
       <c r="D267">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="E267">
-        <v>572</v>
+        <v>890</v>
       </c>
       <c r="G267" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>535</v>
       </c>
       <c r="C268" t="s">
         <v>536</v>
       </c>
       <c r="D268">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E268">
-        <v>117</v>
+        <v>572</v>
       </c>
       <c r="G268" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>537</v>
       </c>
       <c r="C269" t="s">
         <v>538</v>
       </c>
       <c r="D269">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E269">
-        <v>893</v>
+        <v>117</v>
       </c>
       <c r="G269" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>539</v>
       </c>
       <c r="C270" t="s">
         <v>540</v>
       </c>
       <c r="D270">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E270">
-        <v>1069</v>
+        <v>893</v>
       </c>
       <c r="G270" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>541</v>
       </c>
       <c r="C271" t="s">
         <v>542</v>
       </c>
       <c r="D271">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E271">
-        <v>795</v>
+        <v>1069</v>
       </c>
       <c r="G271" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>543</v>
       </c>
       <c r="C272" t="s">
         <v>544</v>
       </c>
       <c r="D272">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E272">
-        <v>426</v>
+        <v>795</v>
       </c>
       <c r="G272" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>545</v>
       </c>
       <c r="C273" t="s">
         <v>546</v>
       </c>
       <c r="D273">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E273">
-        <v>952</v>
+        <v>426</v>
       </c>
       <c r="G273" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>547</v>
       </c>
       <c r="C274" t="s">
         <v>548</v>
       </c>
       <c r="D274">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E274">
-        <v>116</v>
+        <v>952</v>
       </c>
       <c r="G274" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>549</v>
       </c>
       <c r="C275" t="s">
         <v>550</v>
       </c>
       <c r="D275">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="E275">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>116</v>
       </c>
       <c r="G275" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>551</v>
       </c>
       <c r="C276" t="s">
         <v>552</v>
       </c>
       <c r="D276">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="E276">
-        <v>919</v>
+        <v>567</v>
+      </c>
+      <c r="F276">
+        <v>57</v>
       </c>
       <c r="G276" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>553</v>
       </c>
       <c r="C277" t="s">
         <v>554</v>
       </c>
       <c r="D277">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="E277">
-        <v>950</v>
+        <v>919</v>
       </c>
       <c r="G277" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>555</v>
       </c>
       <c r="C278" t="s">
         <v>556</v>
       </c>
       <c r="D278">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E278">
-        <v>684</v>
+        <v>950</v>
       </c>
       <c r="G278" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>557</v>
       </c>
       <c r="C279" t="s">
         <v>558</v>
       </c>
       <c r="D279">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E279">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>684</v>
       </c>
       <c r="G279" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>559</v>
       </c>
       <c r="C280" t="s">
         <v>560</v>
       </c>
       <c r="D280">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="E280">
-        <v>880</v>
+        <v>1030</v>
+      </c>
+      <c r="F280">
+        <v>167</v>
       </c>
       <c r="G280" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>561</v>
       </c>
       <c r="C281" t="s">
         <v>562</v>
       </c>
       <c r="D281">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="E281">
-        <v>1034</v>
+        <v>880</v>
       </c>
       <c r="G281" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>563</v>
       </c>
       <c r="C282" t="s">
         <v>564</v>
       </c>
       <c r="D282">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E282">
-        <v>603</v>
+        <v>1034</v>
       </c>
       <c r="G282" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>565</v>
       </c>
       <c r="C283" t="s">
         <v>566</v>
       </c>
       <c r="D283">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="E283">
-        <v>1052</v>
+        <v>603</v>
       </c>
       <c r="G283" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>567</v>
       </c>
       <c r="C284" t="s">
         <v>568</v>
       </c>
       <c r="D284">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E284">
-        <v>1077</v>
+        <v>1052</v>
       </c>
       <c r="G284" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>569</v>
       </c>
       <c r="C285" t="s">
         <v>570</v>
       </c>
       <c r="D285">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E285">
-        <v>1090</v>
+        <v>1077</v>
       </c>
       <c r="G285" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>571</v>
       </c>
       <c r="C286" t="s">
         <v>572</v>
       </c>
       <c r="D286">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E286">
-        <v>898</v>
+        <v>1090</v>
       </c>
       <c r="G286" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>573</v>
       </c>
       <c r="C287" t="s">
         <v>574</v>
       </c>
       <c r="D287">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E287">
-        <v>945</v>
+        <v>898</v>
       </c>
       <c r="G287" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>575</v>
       </c>
       <c r="C288" t="s">
         <v>576</v>
       </c>
       <c r="D288">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E288">
-        <v>858</v>
+        <v>945</v>
       </c>
       <c r="G288" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>577</v>
       </c>
       <c r="C289" t="s">
         <v>578</v>
       </c>
       <c r="D289">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="E289">
-        <v>665</v>
+        <v>858</v>
       </c>
       <c r="G289" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>579</v>
       </c>
       <c r="C290" t="s">
         <v>580</v>
       </c>
       <c r="D290">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E290">
-        <v>392</v>
+        <v>665</v>
       </c>
       <c r="G290" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>581</v>
       </c>
       <c r="C291" t="s">
-        <v>312</v>
+        <v>582</v>
       </c>
       <c r="D291">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E291">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>392</v>
       </c>
       <c r="G291" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C292" t="s">
-        <v>583</v>
+        <v>314</v>
       </c>
       <c r="D292">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="E292">
-        <v>39</v>
+        <v>1029</v>
+      </c>
+      <c r="F292">
+        <v>166</v>
       </c>
       <c r="G292" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>584</v>
       </c>
       <c r="C293" t="s">
         <v>585</v>
       </c>
       <c r="D293">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E293">
-        <v>369</v>
+        <v>39</v>
       </c>
       <c r="G293" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>586</v>
       </c>
       <c r="C294" t="s">
         <v>587</v>
       </c>
       <c r="D294">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E294">
-        <v>906</v>
+        <v>369</v>
       </c>
       <c r="G294" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>588</v>
       </c>
       <c r="C295" t="s">
         <v>589</v>
       </c>
       <c r="D295">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E295">
-        <v>998</v>
+        <v>906</v>
       </c>
       <c r="G295" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>590</v>
       </c>
       <c r="C296" t="s">
         <v>591</v>
       </c>
       <c r="D296">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="E296">
-        <v>102</v>
+        <v>998</v>
       </c>
       <c r="G296" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>592</v>
       </c>
       <c r="C297" t="s">
         <v>593</v>
       </c>
       <c r="D297">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="E297">
-        <v>355</v>
+        <v>102</v>
       </c>
       <c r="G297" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>594</v>
       </c>
       <c r="C298" t="s">
         <v>595</v>
       </c>
       <c r="D298">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E298">
-        <v>862</v>
+        <v>355</v>
       </c>
       <c r="G298" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>596</v>
       </c>
       <c r="C299" t="s">
         <v>597</v>
       </c>
       <c r="D299">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="E299">
-        <v>391</v>
+        <v>862</v>
       </c>
       <c r="G299" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>598</v>
       </c>
       <c r="C300" t="s">
         <v>599</v>
       </c>
       <c r="D300">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="E300">
-        <v>554</v>
+        <v>391</v>
       </c>
       <c r="G300" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>600</v>
       </c>
       <c r="C301" t="s">
         <v>601</v>
       </c>
       <c r="D301">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E301">
-        <v>987</v>
+        <v>554</v>
       </c>
       <c r="G301" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>602</v>
       </c>
       <c r="C302" t="s">
         <v>603</v>
       </c>
       <c r="D302">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E302">
-        <v>1083</v>
+        <v>987</v>
       </c>
       <c r="G302" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>604</v>
       </c>
       <c r="C303" t="s">
         <v>605</v>
       </c>
       <c r="D303">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E303">
-        <v>1050</v>
+        <v>1083</v>
       </c>
       <c r="G303" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>606</v>
       </c>
       <c r="C304" t="s">
         <v>607</v>
       </c>
       <c r="D304">
+        <v>28</v>
+      </c>
+      <c r="E304">
+        <v>1050</v>
+      </c>
+      <c r="G304" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7">
+      <c r="A305">
+        <v>304</v>
+      </c>
+      <c r="B305" t="s">
+        <v>608</v>
+      </c>
+      <c r="C305" t="s">
+        <v>609</v>
+      </c>
+      <c r="D305">
         <v>20</v>
       </c>
-      <c r="E304">
+      <c r="E305">
         <v>1068</v>
       </c>
-      <c r="G304" t="s">
+      <c r="G305" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>