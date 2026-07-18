--- v2 (2026-06-03)
+++ v3 (2026-07-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="610">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="612">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Data de Nascimento</t>
   </si>
   <si>
     <t>Idade</t>
   </si>
   <si>
     <t>Rol Comungante</t>
   </si>
   <si>
     <t>Rol Não Comungante</t>
   </si>
   <si>
     <t>Igreja</t>
   </si>
   <si>
     <t>Abigail Danielle Mendonça da Conceição</t>
   </si>
   <si>
@@ -72,50 +72,56 @@
     <t>03/11/1987</t>
   </si>
   <si>
     <t>Abner Henrique Souza da Costa</t>
   </si>
   <si>
     <t>14/01/2004</t>
   </si>
   <si>
     <t>Ademir Santos da Silva</t>
   </si>
   <si>
     <t>09/10/1963</t>
   </si>
   <si>
     <t>Adnan Assad Youssef Neto</t>
   </si>
   <si>
     <t>21/07/1981</t>
   </si>
   <si>
     <t>Adriana Soares Moraes</t>
   </si>
   <si>
     <t>21/09/1982</t>
+  </si>
+  <si>
+    <t>Ágatha de Siqueira Lopes</t>
+  </si>
+  <si>
+    <t>09/06/2008</t>
   </si>
   <si>
     <t>Áland Emannuella dos Santos Chaves</t>
   </si>
   <si>
     <t>31/08/1983</t>
   </si>
   <si>
     <t>Alessandra Rodrigues Monteiro</t>
   </si>
   <si>
     <t>04/12/1976</t>
   </si>
   <si>
     <t>Alexandre Dias dos Santos</t>
   </si>
   <si>
     <t>21/02/1985</t>
   </si>
   <si>
     <t>Alexandre Galindo de Carvalho</t>
   </si>
   <si>
     <t>13/11/1973</t>
   </si>
@@ -2189,51 +2195,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G305"/>
+  <dimension ref="A1:G306"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2351,6083 +2357,6106 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>43</v>
       </c>
       <c r="E7">
         <v>173</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E8">
-        <v>359</v>
+        <v>992</v>
+      </c>
+      <c r="F8">
+        <v>212</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="E9">
-        <v>465</v>
+        <v>359</v>
       </c>
       <c r="G9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E10">
-        <v>514</v>
+        <v>465</v>
       </c>
       <c r="G10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E11">
-        <v>889</v>
+        <v>514</v>
       </c>
       <c r="G11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E12">
-        <v>1047</v>
+        <v>889</v>
       </c>
       <c r="G12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E13">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="G13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E14">
-        <v>1033</v>
+        <v>1048</v>
       </c>
       <c r="G14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E15">
-        <v>986</v>
+        <v>1033</v>
       </c>
       <c r="G15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E16">
-        <v>911</v>
+        <v>986</v>
       </c>
       <c r="G16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E17">
-        <v>354</v>
+        <v>911</v>
       </c>
       <c r="G17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E18">
-        <v>947</v>
+        <v>354</v>
       </c>
       <c r="G18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="E19">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="G19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E20">
-        <v>700</v>
+        <v>938</v>
       </c>
       <c r="G20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E21">
-        <v>833</v>
+        <v>700</v>
       </c>
       <c r="G21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E22">
-        <v>1073</v>
+        <v>833</v>
       </c>
       <c r="G22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E23">
-        <v>737</v>
+        <v>1073</v>
       </c>
       <c r="G23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="E24">
-        <v>878</v>
+        <v>737</v>
       </c>
       <c r="G24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E25">
-        <v>353</v>
+        <v>878</v>
       </c>
       <c r="G25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E26">
-        <v>961</v>
+        <v>353</v>
       </c>
       <c r="G26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E27">
-        <v>931</v>
+        <v>961</v>
       </c>
       <c r="G27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E28">
-        <v>1005</v>
+        <v>931</v>
       </c>
       <c r="G28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="E29">
-        <v>52</v>
+        <v>1005</v>
       </c>
       <c r="G29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="E30">
-        <v>895</v>
+        <v>52</v>
       </c>
       <c r="G30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="E31">
-        <v>991</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>895</v>
       </c>
       <c r="G31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E32">
-        <v>676</v>
+        <v>991</v>
+      </c>
+      <c r="F32">
+        <v>211</v>
       </c>
       <c r="G32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="E33">
-        <v>452</v>
+        <v>676</v>
       </c>
       <c r="G33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="E34">
-        <v>921</v>
+        <v>452</v>
       </c>
       <c r="G34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E35">
-        <v>828</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>921</v>
       </c>
       <c r="G35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36">
-        <v>975</v>
+        <v>828</v>
       </c>
       <c r="F36">
-        <v>144</v>
+        <v>210</v>
       </c>
       <c r="G36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E37">
-        <v>290</v>
+        <v>975</v>
+      </c>
+      <c r="F37">
+        <v>144</v>
       </c>
       <c r="G37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="E38">
-        <v>1076</v>
+        <v>290</v>
       </c>
       <c r="G38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>82</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E39">
-        <v>922</v>
+        <v>1076</v>
       </c>
       <c r="G39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="E40">
-        <v>754</v>
+        <v>922</v>
       </c>
       <c r="G40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="E41">
-        <v>616</v>
+        <v>754</v>
       </c>
       <c r="G41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>88</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="E42">
-        <v>573</v>
+        <v>616</v>
       </c>
       <c r="G42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="E43">
-        <v>1091</v>
+        <v>573</v>
       </c>
       <c r="G43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44" t="s">
         <v>93</v>
       </c>
       <c r="D44">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E44">
-        <v>114</v>
+        <v>1091</v>
       </c>
       <c r="G44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E45">
-        <v>887</v>
+        <v>114</v>
       </c>
       <c r="G45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="E46">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>887</v>
       </c>
       <c r="G46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47" t="s">
         <v>99</v>
       </c>
       <c r="D47">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="E47">
-        <v>681</v>
+        <v>963</v>
+      </c>
+      <c r="F47">
+        <v>173</v>
       </c>
       <c r="G47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E48">
-        <v>1007</v>
+        <v>681</v>
       </c>
       <c r="G48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E49">
-        <v>422</v>
+        <v>1007</v>
       </c>
       <c r="G49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E50">
-        <v>915</v>
+        <v>422</v>
       </c>
       <c r="G50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51" t="s">
         <v>107</v>
       </c>
       <c r="D51">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="E51">
-        <v>774</v>
+        <v>915</v>
       </c>
       <c r="G51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>108</v>
       </c>
       <c r="C52" t="s">
         <v>109</v>
       </c>
       <c r="D52">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="E52">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>774</v>
       </c>
       <c r="G52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53" t="s">
         <v>111</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53">
-        <v>876</v>
+        <v>483</v>
+      </c>
+      <c r="F53">
+        <v>28</v>
       </c>
       <c r="G53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>112</v>
       </c>
       <c r="C54" t="s">
         <v>113</v>
       </c>
       <c r="D54">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E54">
-        <v>666</v>
+        <v>876</v>
       </c>
       <c r="G54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>114</v>
       </c>
       <c r="C55" t="s">
         <v>115</v>
       </c>
       <c r="D55">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="E55">
-        <v>144</v>
+        <v>666</v>
       </c>
       <c r="G55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>116</v>
       </c>
       <c r="C56" t="s">
         <v>117</v>
       </c>
       <c r="D56">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E56">
-        <v>77</v>
+        <v>144</v>
       </c>
       <c r="G56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>118</v>
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="E57">
-        <v>1024</v>
+        <v>77</v>
       </c>
       <c r="G57" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>120</v>
       </c>
       <c r="C58" t="s">
         <v>121</v>
       </c>
       <c r="D58">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="E58">
-        <v>687</v>
+        <v>1024</v>
       </c>
       <c r="G58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>122</v>
       </c>
       <c r="C59" t="s">
         <v>123</v>
       </c>
       <c r="D59">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="E59">
-        <v>946</v>
+        <v>687</v>
       </c>
       <c r="G59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>124</v>
       </c>
       <c r="C60" t="s">
         <v>125</v>
       </c>
       <c r="D60">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E60">
-        <v>143</v>
+        <v>946</v>
       </c>
       <c r="G60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>126</v>
       </c>
       <c r="C61" t="s">
         <v>127</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="E61">
-        <v>755</v>
+        <v>143</v>
       </c>
       <c r="G61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>128</v>
       </c>
       <c r="C62" t="s">
         <v>129</v>
       </c>
       <c r="D62">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E62">
-        <v>775</v>
+        <v>755</v>
       </c>
       <c r="G62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>130</v>
       </c>
       <c r="C63" t="s">
         <v>131</v>
       </c>
       <c r="D63">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E63">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>775</v>
       </c>
       <c r="G63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>132</v>
       </c>
       <c r="C64" t="s">
         <v>133</v>
       </c>
       <c r="D64">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="E64">
-        <v>1062</v>
+        <v>334</v>
+      </c>
+      <c r="F64">
+        <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>134</v>
       </c>
       <c r="C65" t="s">
         <v>135</v>
       </c>
       <c r="D65">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="E65">
-        <v>756</v>
+        <v>1062</v>
       </c>
       <c r="G65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66" t="s">
         <v>137</v>
       </c>
       <c r="D66">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="E66">
-        <v>672</v>
+        <v>756</v>
       </c>
       <c r="G66" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67" t="s">
         <v>139</v>
       </c>
       <c r="D67">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E67">
-        <v>1053</v>
+        <v>672</v>
       </c>
       <c r="G67" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68" t="s">
         <v>141</v>
       </c>
       <c r="D68">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E68">
-        <v>430</v>
+        <v>1053</v>
       </c>
       <c r="G68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69" t="s">
         <v>143</v>
       </c>
       <c r="D69">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="E69">
-        <v>244</v>
+        <v>430</v>
       </c>
       <c r="G69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>144</v>
       </c>
       <c r="C70" t="s">
         <v>145</v>
       </c>
       <c r="D70">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="E70">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="G70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>146</v>
       </c>
       <c r="C71" t="s">
         <v>147</v>
       </c>
       <c r="D71">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E71">
-        <v>886</v>
+        <v>254</v>
       </c>
       <c r="G71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>148</v>
       </c>
       <c r="C72" t="s">
         <v>149</v>
       </c>
       <c r="D72">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="E72">
-        <v>777</v>
+        <v>886</v>
       </c>
       <c r="G72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>150</v>
       </c>
       <c r="C73" t="s">
         <v>151</v>
       </c>
       <c r="D73">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="E73">
-        <v>1056</v>
+        <v>777</v>
       </c>
       <c r="G73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>152</v>
       </c>
       <c r="C74" t="s">
         <v>153</v>
       </c>
       <c r="D74">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E74">
-        <v>362</v>
+        <v>1056</v>
       </c>
       <c r="G74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>154</v>
       </c>
       <c r="C75" t="s">
         <v>155</v>
       </c>
       <c r="D75">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E75">
-        <v>673</v>
+        <v>362</v>
       </c>
       <c r="G75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>156</v>
       </c>
       <c r="C76" t="s">
         <v>157</v>
       </c>
       <c r="D76">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="E76">
-        <v>971</v>
+        <v>673</v>
       </c>
       <c r="G76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>158</v>
       </c>
       <c r="C77" t="s">
         <v>159</v>
       </c>
       <c r="D77">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E77">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="G77" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>160</v>
       </c>
       <c r="C78" t="s">
         <v>161</v>
       </c>
       <c r="D78">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="E78">
-        <v>403</v>
+        <v>968</v>
       </c>
       <c r="G78" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79" t="s">
         <v>163</v>
       </c>
       <c r="D79">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="E79">
-        <v>953</v>
+        <v>403</v>
       </c>
       <c r="G79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80" t="s">
         <v>165</v>
       </c>
       <c r="D80">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E80">
-        <v>839</v>
+        <v>953</v>
       </c>
       <c r="G80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81" t="s">
         <v>167</v>
       </c>
       <c r="D81">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E81">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>839</v>
       </c>
       <c r="G81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82" t="s">
         <v>169</v>
       </c>
       <c r="D82">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="E82">
-        <v>879</v>
+        <v>508</v>
+      </c>
+      <c r="F82">
+        <v>86</v>
       </c>
       <c r="G82" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83" t="s">
         <v>171</v>
       </c>
       <c r="D83">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="E83">
-        <v>245</v>
+        <v>879</v>
       </c>
       <c r="G83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84" t="s">
         <v>173</v>
       </c>
       <c r="D84">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E84">
-        <v>746</v>
+        <v>245</v>
       </c>
       <c r="G84" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85" t="s">
         <v>175</v>
       </c>
       <c r="D85">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="E85">
-        <v>433</v>
+        <v>746</v>
       </c>
       <c r="G85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>176</v>
       </c>
       <c r="C86" t="s">
         <v>177</v>
       </c>
       <c r="D86">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="E86">
-        <v>130</v>
+        <v>433</v>
       </c>
       <c r="G86" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>178</v>
       </c>
       <c r="C87" t="s">
         <v>179</v>
       </c>
       <c r="D87">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="E87">
-        <v>1059</v>
+        <v>130</v>
       </c>
       <c r="G87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>180</v>
       </c>
       <c r="C88" t="s">
         <v>181</v>
       </c>
       <c r="D88">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E88">
-        <v>759</v>
+        <v>1059</v>
       </c>
       <c r="G88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>182</v>
       </c>
       <c r="C89" t="s">
         <v>183</v>
       </c>
       <c r="D89">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E89">
-        <v>1080</v>
+        <v>759</v>
       </c>
       <c r="G89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>184</v>
       </c>
       <c r="C90" t="s">
         <v>185</v>
       </c>
       <c r="D90">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="E90">
-        <v>927</v>
+        <v>1080</v>
       </c>
       <c r="G90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>186</v>
       </c>
       <c r="C91" t="s">
         <v>187</v>
       </c>
       <c r="D91">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E91">
-        <v>660</v>
+        <v>927</v>
       </c>
       <c r="G91" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>188</v>
       </c>
       <c r="C92" t="s">
         <v>189</v>
       </c>
       <c r="D92">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="E92">
-        <v>374</v>
+        <v>660</v>
       </c>
       <c r="G92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>190</v>
       </c>
       <c r="C93" t="s">
         <v>191</v>
       </c>
       <c r="D93">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E93">
-        <v>12</v>
+        <v>374</v>
       </c>
       <c r="G93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>192</v>
       </c>
       <c r="C94" t="s">
         <v>193</v>
       </c>
       <c r="D94">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E94">
-        <v>361</v>
+        <v>12</v>
       </c>
       <c r="G94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>194</v>
       </c>
       <c r="C95" t="s">
         <v>195</v>
       </c>
       <c r="D95">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="E95">
-        <v>434</v>
+        <v>361</v>
       </c>
       <c r="G95" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>196</v>
       </c>
       <c r="C96" t="s">
         <v>197</v>
       </c>
       <c r="D96">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="E96">
-        <v>147</v>
+        <v>434</v>
       </c>
       <c r="G96" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>198</v>
       </c>
       <c r="C97" t="s">
         <v>199</v>
       </c>
       <c r="D97">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E97">
-        <v>590</v>
+        <v>147</v>
       </c>
       <c r="G97" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>200</v>
       </c>
       <c r="C98" t="s">
         <v>201</v>
       </c>
       <c r="D98">
         <v>33</v>
       </c>
       <c r="E98">
-        <v>1055</v>
+        <v>590</v>
       </c>
       <c r="G98" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>202</v>
       </c>
       <c r="C99" t="s">
         <v>203</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E99">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>1055</v>
       </c>
       <c r="G99" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>204</v>
       </c>
       <c r="C100" t="s">
         <v>205</v>
       </c>
       <c r="D100">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E100">
-        <v>375</v>
+        <v>904</v>
       </c>
       <c r="F100">
-        <v>55</v>
+        <v>152</v>
       </c>
       <c r="G100" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>206</v>
       </c>
       <c r="C101" t="s">
         <v>207</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E101">
-        <v>723</v>
+        <v>375</v>
+      </c>
+      <c r="F101">
+        <v>55</v>
       </c>
       <c r="G101" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>208</v>
       </c>
       <c r="C102" t="s">
         <v>209</v>
       </c>
       <c r="D102">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="E102">
-        <v>165</v>
+        <v>723</v>
       </c>
       <c r="G102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>210</v>
       </c>
       <c r="C103" t="s">
         <v>211</v>
       </c>
       <c r="D103">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E103">
-        <v>84</v>
+        <v>165</v>
       </c>
       <c r="G103" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>212</v>
       </c>
       <c r="C104" t="s">
         <v>213</v>
       </c>
       <c r="D104">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E104">
-        <v>186</v>
+        <v>84</v>
       </c>
       <c r="G104" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>214</v>
       </c>
       <c r="C105" t="s">
         <v>215</v>
       </c>
       <c r="D105">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="E105">
-        <v>405</v>
+        <v>186</v>
       </c>
       <c r="G105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>216</v>
       </c>
       <c r="C106" t="s">
         <v>217</v>
       </c>
       <c r="D106">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E106">
-        <v>220</v>
+        <v>405</v>
       </c>
       <c r="G106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>218</v>
       </c>
       <c r="C107" t="s">
-        <v>99</v>
+        <v>219</v>
       </c>
       <c r="D107">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E107">
-        <v>546</v>
+        <v>220</v>
       </c>
       <c r="G107" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C108" t="s">
-        <v>220</v>
+        <v>101</v>
       </c>
       <c r="D108">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E108">
-        <v>593</v>
+        <v>546</v>
       </c>
       <c r="G108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>221</v>
       </c>
       <c r="C109" t="s">
         <v>222</v>
       </c>
       <c r="D109">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E109">
-        <v>1032</v>
+        <v>593</v>
       </c>
       <c r="G109" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>223</v>
       </c>
       <c r="C110" t="s">
         <v>224</v>
       </c>
       <c r="D110">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E110">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>1032</v>
       </c>
       <c r="G110" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>225</v>
       </c>
       <c r="C111" t="s">
         <v>226</v>
       </c>
       <c r="D111">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E111">
-        <v>1089</v>
+        <v>553</v>
+      </c>
+      <c r="F111">
+        <v>56</v>
       </c>
       <c r="G111" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>227</v>
       </c>
       <c r="C112" t="s">
         <v>228</v>
       </c>
       <c r="D112">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E112">
-        <v>463</v>
+        <v>1089</v>
       </c>
       <c r="G112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>229</v>
       </c>
       <c r="C113" t="s">
         <v>230</v>
       </c>
       <c r="D113">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E113">
-        <v>219</v>
+        <v>463</v>
       </c>
       <c r="G113" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>231</v>
       </c>
       <c r="C114" t="s">
         <v>232</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="E114">
-        <v>1037</v>
+        <v>219</v>
       </c>
       <c r="G114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>233</v>
       </c>
       <c r="C115" t="s">
         <v>234</v>
       </c>
       <c r="D115">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E115">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>1037</v>
       </c>
       <c r="G115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>235</v>
       </c>
       <c r="C116" t="s">
         <v>236</v>
       </c>
       <c r="D116">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E116">
-        <v>1036</v>
+        <v>842</v>
+      </c>
+      <c r="F116">
+        <v>140</v>
       </c>
       <c r="G116" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>237</v>
       </c>
       <c r="C117" t="s">
         <v>238</v>
       </c>
       <c r="D117">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="E117">
-        <v>1082</v>
+        <v>1036</v>
       </c>
       <c r="G117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>239</v>
       </c>
       <c r="C118" t="s">
         <v>240</v>
       </c>
       <c r="D118">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="E118">
-        <v>951</v>
+        <v>1082</v>
       </c>
       <c r="G118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>241</v>
       </c>
       <c r="C119" t="s">
         <v>242</v>
       </c>
       <c r="D119">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="E119">
-        <v>697</v>
+        <v>951</v>
       </c>
       <c r="G119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>243</v>
       </c>
       <c r="C120" t="s">
         <v>244</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E120">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>697</v>
       </c>
       <c r="G120" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>245</v>
       </c>
       <c r="C121" t="s">
         <v>246</v>
       </c>
       <c r="D121">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E121">
-        <v>491</v>
+        <v>846</v>
+      </c>
+      <c r="F121">
+        <v>117</v>
       </c>
       <c r="G121" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>247</v>
       </c>
       <c r="C122" t="s">
         <v>248</v>
       </c>
       <c r="D122">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E122">
-        <v>1020</v>
+        <v>491</v>
       </c>
       <c r="G122" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>249</v>
       </c>
       <c r="C123" t="s">
         <v>250</v>
       </c>
       <c r="D123">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E123">
-        <v>339</v>
+        <v>1020</v>
       </c>
       <c r="G123" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>251</v>
       </c>
       <c r="C124" t="s">
         <v>252</v>
       </c>
       <c r="D124">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E124">
-        <v>1002</v>
+        <v>339</v>
       </c>
       <c r="G124" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>253</v>
       </c>
       <c r="C125" t="s">
         <v>254</v>
       </c>
       <c r="D125">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E125">
-        <v>563</v>
+        <v>1002</v>
       </c>
       <c r="G125" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>255</v>
       </c>
       <c r="C126" t="s">
         <v>256</v>
       </c>
       <c r="D126">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E126">
-        <v>1035</v>
+        <v>563</v>
       </c>
       <c r="G126" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>257</v>
       </c>
       <c r="C127" t="s">
         <v>258</v>
       </c>
       <c r="D127">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E127">
-        <v>830</v>
+        <v>1035</v>
       </c>
       <c r="G127" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>259</v>
       </c>
       <c r="C128" t="s">
         <v>260</v>
       </c>
       <c r="D128">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E128">
-        <v>1061</v>
+        <v>830</v>
       </c>
       <c r="G128" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>261</v>
       </c>
       <c r="C129" t="s">
         <v>262</v>
       </c>
       <c r="D129">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E129">
-        <v>151</v>
+        <v>1061</v>
       </c>
       <c r="G129" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>263</v>
       </c>
       <c r="C130" t="s">
         <v>264</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="E130">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>151</v>
       </c>
       <c r="G130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>265</v>
       </c>
       <c r="C131" t="s">
         <v>266</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E131">
-        <v>1072</v>
+        <v>974</v>
+      </c>
+      <c r="F131">
+        <v>246</v>
       </c>
       <c r="G131" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>267</v>
       </c>
       <c r="C132" t="s">
         <v>268</v>
       </c>
       <c r="D132">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="E132">
-        <v>1044</v>
+        <v>1072</v>
       </c>
       <c r="G132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>269</v>
       </c>
       <c r="C133" t="s">
         <v>270</v>
       </c>
       <c r="D133">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="E133">
-        <v>466</v>
+        <v>1044</v>
       </c>
       <c r="G133" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>271</v>
       </c>
       <c r="C134" t="s">
         <v>272</v>
       </c>
       <c r="D134">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E134">
-        <v>1074</v>
+        <v>466</v>
       </c>
       <c r="G134" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>273</v>
       </c>
       <c r="C135" t="s">
         <v>274</v>
       </c>
       <c r="D135">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E135">
-        <v>411</v>
+        <v>1074</v>
       </c>
       <c r="G135" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>275</v>
       </c>
       <c r="C136" t="s">
         <v>276</v>
       </c>
       <c r="D136">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="E136">
-        <v>276</v>
+        <v>411</v>
       </c>
       <c r="G136" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>277</v>
       </c>
       <c r="C137" t="s">
         <v>278</v>
       </c>
       <c r="D137">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E137">
-        <v>383</v>
+        <v>276</v>
       </c>
       <c r="G137" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>279</v>
       </c>
       <c r="C138" t="s">
         <v>280</v>
       </c>
       <c r="D138">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E138">
-        <v>489</v>
+        <v>383</v>
       </c>
       <c r="G138" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>281</v>
       </c>
       <c r="C139" t="s">
         <v>282</v>
       </c>
       <c r="D139">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E139">
-        <v>1066</v>
+        <v>489</v>
       </c>
       <c r="G139" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>283</v>
       </c>
       <c r="C140" t="s">
         <v>284</v>
       </c>
       <c r="D140">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="E140">
-        <v>255</v>
+        <v>1066</v>
       </c>
       <c r="G140" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>285</v>
       </c>
       <c r="C141" t="s">
         <v>286</v>
       </c>
       <c r="D141">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="E141">
-        <v>48</v>
+        <v>255</v>
       </c>
       <c r="G141" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>287</v>
       </c>
       <c r="C142" t="s">
         <v>288</v>
       </c>
       <c r="D142">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E142">
-        <v>257</v>
+        <v>48</v>
       </c>
       <c r="G142" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>289</v>
       </c>
       <c r="C143" t="s">
         <v>290</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E143">
-        <v>966</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>257</v>
       </c>
       <c r="G143" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>291</v>
       </c>
       <c r="C144" t="s">
         <v>292</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E144">
-        <v>1081</v>
+        <v>966</v>
+      </c>
+      <c r="F144">
+        <v>172</v>
       </c>
       <c r="G144" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>293</v>
       </c>
       <c r="C145" t="s">
         <v>294</v>
       </c>
       <c r="D145">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E145">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="G145" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>295</v>
       </c>
       <c r="C146" t="s">
         <v>296</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E146">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>1079</v>
       </c>
       <c r="G146" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>297</v>
       </c>
       <c r="C147" t="s">
         <v>298</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147">
-        <v>849</v>
+        <v>882</v>
       </c>
       <c r="F147">
-        <v>233</v>
+        <v>143</v>
       </c>
       <c r="G147" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>299</v>
       </c>
       <c r="C148" t="s">
         <v>300</v>
       </c>
       <c r="D148">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E148">
-        <v>1078</v>
+        <v>849</v>
+      </c>
+      <c r="F148">
+        <v>233</v>
       </c>
       <c r="G148" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>301</v>
       </c>
       <c r="C149" t="s">
         <v>302</v>
       </c>
       <c r="D149">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E149">
-        <v>930</v>
+        <v>1078</v>
       </c>
       <c r="G149" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>303</v>
       </c>
       <c r="C150" t="s">
         <v>304</v>
       </c>
       <c r="D150">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E150">
-        <v>972</v>
+        <v>930</v>
       </c>
       <c r="G150" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>305</v>
       </c>
       <c r="C151" t="s">
         <v>306</v>
       </c>
       <c r="D151">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="E151">
-        <v>680</v>
+        <v>972</v>
       </c>
       <c r="G151" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>307</v>
       </c>
       <c r="C152" t="s">
         <v>308</v>
       </c>
       <c r="D152">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E152">
-        <v>277</v>
+        <v>680</v>
       </c>
       <c r="G152" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>309</v>
       </c>
       <c r="C153" t="s">
         <v>310</v>
       </c>
       <c r="D153">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="E153">
-        <v>1086</v>
+        <v>277</v>
       </c>
       <c r="G153" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>311</v>
       </c>
       <c r="C154" t="s">
         <v>312</v>
       </c>
       <c r="D154">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E154">
-        <v>110</v>
+        <v>1086</v>
       </c>
       <c r="G154" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>313</v>
       </c>
       <c r="C155" t="s">
         <v>314</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="E155">
-        <v>973</v>
+        <v>110</v>
       </c>
       <c r="G155" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>315</v>
       </c>
       <c r="C156" t="s">
         <v>316</v>
       </c>
       <c r="D156">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E156">
-        <v>745</v>
+        <v>973</v>
       </c>
       <c r="G156" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>317</v>
       </c>
       <c r="C157" t="s">
         <v>318</v>
       </c>
       <c r="D157">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E157">
-        <v>621</v>
+        <v>745</v>
       </c>
       <c r="G157" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>319</v>
       </c>
       <c r="C158" t="s">
         <v>320</v>
       </c>
       <c r="D158">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="E158">
-        <v>1023</v>
+        <v>621</v>
       </c>
       <c r="G158" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>321</v>
       </c>
       <c r="C159" t="s">
         <v>322</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E159">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="G159" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>323</v>
       </c>
       <c r="C160" t="s">
         <v>324</v>
       </c>
       <c r="D160">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="E160">
-        <v>22</v>
+        <v>1025</v>
       </c>
       <c r="G160" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>325</v>
       </c>
       <c r="C161" t="s">
         <v>326</v>
       </c>
       <c r="D161">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="E161">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>327</v>
       </c>
       <c r="C162" t="s">
         <v>328</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E162">
-        <v>897</v>
+        <v>141</v>
       </c>
       <c r="G162" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>329</v>
       </c>
       <c r="C163" t="s">
         <v>330</v>
       </c>
       <c r="D163">
         <v>26</v>
       </c>
       <c r="E163">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>897</v>
       </c>
       <c r="G163" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>331</v>
       </c>
       <c r="C164" t="s">
         <v>332</v>
       </c>
       <c r="D164">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="E164">
-        <v>456</v>
+        <v>627</v>
+      </c>
+      <c r="F164">
+        <v>176</v>
       </c>
       <c r="G164" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>333</v>
       </c>
       <c r="C165" t="s">
         <v>334</v>
       </c>
       <c r="D165">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E165">
-        <v>145</v>
+        <v>456</v>
       </c>
       <c r="G165" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>335</v>
       </c>
       <c r="C166" t="s">
         <v>336</v>
       </c>
       <c r="D166">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="E166">
-        <v>1064</v>
+        <v>145</v>
       </c>
       <c r="G166" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>337</v>
       </c>
       <c r="C167" t="s">
         <v>338</v>
       </c>
       <c r="D167">
         <v>28</v>
       </c>
       <c r="E167">
-        <v>696</v>
+        <v>1064</v>
       </c>
       <c r="G167" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>339</v>
       </c>
       <c r="C168" t="s">
         <v>340</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E168">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>696</v>
       </c>
       <c r="G168" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>341</v>
       </c>
       <c r="C169" t="s">
         <v>342</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169">
-        <v>994</v>
+        <v>843</v>
+      </c>
+      <c r="F169">
+        <v>277</v>
       </c>
       <c r="G169" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>343</v>
       </c>
       <c r="C170" t="s">
         <v>344</v>
       </c>
       <c r="D170">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E170">
-        <v>1065</v>
+        <v>994</v>
       </c>
       <c r="G170" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>345</v>
       </c>
       <c r="C171" t="s">
         <v>346</v>
       </c>
       <c r="D171">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E171">
-        <v>891</v>
+        <v>1065</v>
       </c>
       <c r="G171" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>347</v>
       </c>
       <c r="C172" t="s">
         <v>348</v>
       </c>
       <c r="D172">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E172">
-        <v>227</v>
+        <v>891</v>
       </c>
       <c r="G172" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>349</v>
       </c>
       <c r="C173" t="s">
         <v>350</v>
       </c>
       <c r="D173">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E173">
-        <v>536</v>
+        <v>227</v>
       </c>
       <c r="G173" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>351</v>
       </c>
       <c r="C174" t="s">
         <v>352</v>
       </c>
       <c r="D174">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E174">
-        <v>598</v>
+        <v>536</v>
       </c>
       <c r="G174" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>353</v>
       </c>
       <c r="C175" t="s">
         <v>354</v>
       </c>
       <c r="D175">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E175">
-        <v>409</v>
+        <v>598</v>
       </c>
       <c r="G175" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>355</v>
       </c>
       <c r="C176" t="s">
         <v>356</v>
       </c>
       <c r="D176">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E176">
-        <v>152</v>
+        <v>409</v>
       </c>
       <c r="G176" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>357</v>
       </c>
       <c r="C177" t="s">
         <v>358</v>
       </c>
       <c r="D177">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E177">
-        <v>410</v>
+        <v>152</v>
       </c>
       <c r="G177" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>359</v>
       </c>
       <c r="C178" t="s">
         <v>360</v>
       </c>
       <c r="D178">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="E178">
-        <v>364</v>
+        <v>410</v>
       </c>
       <c r="G178" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>361</v>
       </c>
       <c r="C179" t="s">
         <v>362</v>
       </c>
       <c r="D179">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E179">
-        <v>492</v>
+        <v>364</v>
       </c>
       <c r="G179" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>363</v>
       </c>
       <c r="C180" t="s">
         <v>364</v>
       </c>
       <c r="D180">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="E180">
-        <v>242</v>
+        <v>492</v>
       </c>
       <c r="G180" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>365</v>
       </c>
       <c r="C181" t="s">
         <v>366</v>
       </c>
       <c r="D181">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E181">
-        <v>1051</v>
+        <v>242</v>
       </c>
       <c r="G181" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>367</v>
       </c>
       <c r="C182" t="s">
         <v>368</v>
       </c>
       <c r="D182">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="E182">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>1051</v>
       </c>
       <c r="G182" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>369</v>
       </c>
       <c r="C183" t="s">
         <v>370</v>
       </c>
       <c r="D183">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="E183">
-        <v>1045</v>
+        <v>844</v>
+      </c>
+      <c r="F183">
+        <v>278</v>
       </c>
       <c r="G183" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>371</v>
       </c>
       <c r="C184" t="s">
         <v>372</v>
       </c>
       <c r="D184">
         <v>62</v>
       </c>
       <c r="E184">
-        <v>1000</v>
+        <v>1045</v>
       </c>
       <c r="G184" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>373</v>
       </c>
       <c r="C185" t="s">
         <v>374</v>
       </c>
       <c r="D185">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E185">
-        <v>111</v>
+        <v>1000</v>
       </c>
       <c r="G185" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>375</v>
       </c>
       <c r="C186" t="s">
         <v>376</v>
       </c>
       <c r="D186">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E186">
-        <v>798</v>
+        <v>111</v>
       </c>
       <c r="G186" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>377</v>
       </c>
       <c r="C187" t="s">
         <v>378</v>
       </c>
       <c r="D187">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E187">
-        <v>892</v>
+        <v>798</v>
       </c>
       <c r="G187" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>379</v>
       </c>
       <c r="C188" t="s">
         <v>380</v>
       </c>
       <c r="D188">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E188">
-        <v>1021</v>
+        <v>892</v>
       </c>
       <c r="G188" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>381</v>
       </c>
       <c r="C189" t="s">
         <v>382</v>
       </c>
       <c r="D189">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E189">
-        <v>91</v>
+        <v>1021</v>
       </c>
       <c r="G189" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>383</v>
       </c>
       <c r="C190" t="s">
         <v>384</v>
       </c>
       <c r="D190">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E190">
-        <v>979</v>
+        <v>91</v>
       </c>
       <c r="G190" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>385</v>
       </c>
       <c r="C191" t="s">
         <v>386</v>
       </c>
       <c r="D191">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="E191">
-        <v>859</v>
+        <v>979</v>
       </c>
       <c r="G191" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>387</v>
       </c>
       <c r="C192" t="s">
         <v>388</v>
       </c>
       <c r="D192">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E192">
-        <v>956</v>
+        <v>859</v>
       </c>
       <c r="G192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>389</v>
       </c>
       <c r="C193" t="s">
         <v>390</v>
       </c>
       <c r="D193">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="E193">
-        <v>223</v>
+        <v>956</v>
       </c>
       <c r="G193" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>391</v>
       </c>
       <c r="C194" t="s">
         <v>392</v>
       </c>
       <c r="D194">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E194">
-        <v>468</v>
+        <v>223</v>
       </c>
       <c r="G194" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>393</v>
       </c>
       <c r="C195" t="s">
         <v>394</v>
       </c>
       <c r="D195">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="E195">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>468</v>
       </c>
       <c r="G195" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>395</v>
       </c>
       <c r="C196" t="s">
         <v>396</v>
       </c>
       <c r="D196">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E196">
-        <v>794</v>
+        <v>955</v>
       </c>
       <c r="F196">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="G196" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>397</v>
       </c>
       <c r="C197" t="s">
         <v>398</v>
       </c>
       <c r="D197">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="E197">
-        <v>284</v>
+        <v>794</v>
+      </c>
+      <c r="F197">
+        <v>177</v>
       </c>
       <c r="G197" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>399</v>
       </c>
       <c r="C198" t="s">
         <v>400</v>
       </c>
       <c r="D198">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="E198">
-        <v>85</v>
+        <v>284</v>
       </c>
       <c r="G198" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>401</v>
       </c>
       <c r="C199" t="s">
         <v>402</v>
       </c>
       <c r="D199">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="E199">
-        <v>453</v>
+        <v>85</v>
       </c>
       <c r="G199" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>403</v>
       </c>
       <c r="C200" t="s">
         <v>404</v>
       </c>
       <c r="D200">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="E200">
-        <v>109</v>
+        <v>453</v>
       </c>
       <c r="G200" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>405</v>
       </c>
       <c r="C201" t="s">
         <v>406</v>
       </c>
       <c r="D201">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="E201">
-        <v>1022</v>
+        <v>109</v>
       </c>
       <c r="G201" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>407</v>
       </c>
       <c r="C202" t="s">
         <v>408</v>
       </c>
       <c r="D202">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E202">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>1022</v>
       </c>
       <c r="G202" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>409</v>
       </c>
       <c r="C203" t="s">
         <v>410</v>
       </c>
       <c r="D203">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E203">
-        <v>826</v>
+        <v>942</v>
+      </c>
+      <c r="F203">
+        <v>241</v>
       </c>
       <c r="G203" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>411</v>
       </c>
       <c r="C204" t="s">
         <v>412</v>
       </c>
       <c r="D204">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E204">
-        <v>744</v>
+        <v>826</v>
       </c>
       <c r="G204" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>413</v>
       </c>
       <c r="C205" t="s">
         <v>414</v>
       </c>
       <c r="D205">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E205">
-        <v>112</v>
+        <v>744</v>
       </c>
       <c r="G205" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>415</v>
       </c>
       <c r="C206" t="s">
         <v>416</v>
       </c>
       <c r="D206">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="E206">
-        <v>225</v>
+        <v>112</v>
       </c>
       <c r="G206" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>417</v>
       </c>
       <c r="C207" t="s">
         <v>418</v>
       </c>
       <c r="D207">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E207">
-        <v>944</v>
+        <v>225</v>
       </c>
       <c r="G207" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>419</v>
       </c>
       <c r="C208" t="s">
         <v>420</v>
       </c>
       <c r="D208">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="E208">
-        <v>522</v>
+        <v>944</v>
       </c>
       <c r="G208" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>421</v>
       </c>
       <c r="C209" t="s">
         <v>422</v>
       </c>
       <c r="D209">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E209">
-        <v>215</v>
+        <v>522</v>
       </c>
       <c r="G209" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>423</v>
       </c>
       <c r="C210" t="s">
         <v>424</v>
       </c>
       <c r="D210">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="E210">
-        <v>113</v>
+        <v>215</v>
       </c>
       <c r="G210" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>425</v>
       </c>
       <c r="C211" t="s">
         <v>426</v>
       </c>
       <c r="D211">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="E211">
-        <v>576</v>
+        <v>113</v>
       </c>
       <c r="G211" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>427</v>
       </c>
       <c r="C212" t="s">
         <v>428</v>
       </c>
       <c r="D212">
         <v>62</v>
       </c>
       <c r="E212">
-        <v>378</v>
+        <v>576</v>
       </c>
       <c r="G212" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>429</v>
       </c>
       <c r="C213" t="s">
         <v>430</v>
       </c>
       <c r="D213">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E213">
-        <v>436</v>
+        <v>378</v>
       </c>
       <c r="G213" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>431</v>
       </c>
       <c r="C214" t="s">
         <v>432</v>
       </c>
       <c r="D214">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="E214">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>436</v>
       </c>
       <c r="G214" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>433</v>
       </c>
       <c r="C215" t="s">
         <v>434</v>
       </c>
       <c r="D215">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E215">
-        <v>501</v>
+        <v>929</v>
+      </c>
+      <c r="F215">
+        <v>129</v>
       </c>
       <c r="G215" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>435</v>
       </c>
       <c r="C216" t="s">
         <v>436</v>
       </c>
       <c r="D216">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="E216">
-        <v>832</v>
+        <v>501</v>
       </c>
       <c r="G216" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>437</v>
       </c>
       <c r="C217" t="s">
         <v>438</v>
       </c>
       <c r="D217">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="E217">
-        <v>989</v>
+        <v>832</v>
       </c>
       <c r="G217" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>439</v>
       </c>
       <c r="C218" t="s">
         <v>440</v>
       </c>
       <c r="D218">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E218">
-        <v>566</v>
+        <v>989</v>
       </c>
       <c r="G218" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>441</v>
       </c>
       <c r="C219" t="s">
         <v>442</v>
       </c>
       <c r="D219">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E219">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>566</v>
       </c>
       <c r="G219" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>443</v>
       </c>
       <c r="C220" t="s">
         <v>444</v>
       </c>
       <c r="D220">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="E220">
-        <v>682</v>
+        <v>993</v>
+      </c>
+      <c r="F220">
+        <v>272</v>
       </c>
       <c r="G220" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>445</v>
       </c>
       <c r="C221" t="s">
         <v>446</v>
       </c>
       <c r="D221">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="E221">
-        <v>1063</v>
+        <v>682</v>
       </c>
       <c r="G221" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>447</v>
       </c>
       <c r="C222" t="s">
         <v>448</v>
       </c>
       <c r="D222">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="E222">
-        <v>978</v>
+        <v>1063</v>
       </c>
       <c r="G222" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>449</v>
       </c>
       <c r="C223" t="s">
         <v>450</v>
       </c>
       <c r="D223">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="E223">
-        <v>1001</v>
+        <v>978</v>
       </c>
       <c r="G223" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>451</v>
       </c>
       <c r="C224" t="s">
         <v>452</v>
       </c>
       <c r="D224">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E224">
-        <v>1049</v>
+        <v>1001</v>
       </c>
       <c r="G224" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>453</v>
       </c>
       <c r="C225" t="s">
         <v>454</v>
       </c>
       <c r="D225">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E225">
-        <v>338</v>
+        <v>1049</v>
       </c>
       <c r="G225" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>455</v>
       </c>
       <c r="C226" t="s">
         <v>456</v>
       </c>
       <c r="D226">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="E226">
-        <v>611</v>
+        <v>338</v>
       </c>
       <c r="G226" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>457</v>
       </c>
       <c r="C227" t="s">
         <v>458</v>
       </c>
       <c r="D227">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="E227">
-        <v>1062</v>
+        <v>611</v>
       </c>
       <c r="G227" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>459</v>
       </c>
       <c r="C228" t="s">
         <v>460</v>
       </c>
       <c r="D228">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E228">
-        <v>910</v>
+        <v>1062</v>
       </c>
       <c r="G228" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>461</v>
       </c>
       <c r="C229" t="s">
         <v>462</v>
       </c>
       <c r="D229">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E229">
-        <v>857</v>
+        <v>910</v>
       </c>
       <c r="G229" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>463</v>
       </c>
       <c r="C230" t="s">
         <v>464</v>
       </c>
       <c r="D230">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E230">
-        <v>928</v>
+        <v>857</v>
       </c>
       <c r="G230" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>465</v>
       </c>
       <c r="C231" t="s">
         <v>466</v>
       </c>
       <c r="D231">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E231">
-        <v>1085</v>
+        <v>928</v>
       </c>
       <c r="G231" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>467</v>
       </c>
       <c r="C232" t="s">
         <v>468</v>
       </c>
       <c r="D232">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E232">
-        <v>490</v>
+        <v>1085</v>
       </c>
       <c r="G232" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>469</v>
       </c>
       <c r="C233" t="s">
         <v>470</v>
       </c>
       <c r="D233">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E233">
-        <v>191</v>
+        <v>490</v>
       </c>
       <c r="G233" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>471</v>
       </c>
       <c r="C234" t="s">
         <v>472</v>
       </c>
       <c r="D234">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="E234">
-        <v>55</v>
+        <v>191</v>
       </c>
       <c r="G234" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>473</v>
       </c>
       <c r="C235" t="s">
         <v>474</v>
       </c>
       <c r="D235">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="E235">
-        <v>612</v>
+        <v>55</v>
       </c>
       <c r="G235" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>475</v>
       </c>
       <c r="C236" t="s">
         <v>476</v>
       </c>
       <c r="D236">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E236">
-        <v>486</v>
+        <v>612</v>
       </c>
       <c r="G236" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>477</v>
       </c>
       <c r="C237" t="s">
         <v>478</v>
       </c>
       <c r="D237">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="E237">
-        <v>837</v>
+        <v>486</v>
       </c>
       <c r="G237" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>479</v>
       </c>
       <c r="C238" t="s">
-        <v>87</v>
+        <v>480</v>
       </c>
       <c r="D238">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="E238">
-        <v>1019</v>
+        <v>837</v>
       </c>
       <c r="G238" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C239" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="D239">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E239">
-        <v>695</v>
+        <v>1019</v>
       </c>
       <c r="G239" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C240" t="s">
-        <v>482</v>
+        <v>25</v>
       </c>
       <c r="D240">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E240">
-        <v>606</v>
+        <v>695</v>
       </c>
       <c r="G240" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>483</v>
       </c>
       <c r="C241" t="s">
         <v>484</v>
       </c>
       <c r="D241">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="E241">
-        <v>1084</v>
+        <v>606</v>
       </c>
       <c r="G241" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>485</v>
       </c>
       <c r="C242" t="s">
         <v>486</v>
       </c>
       <c r="D242">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E242">
-        <v>564</v>
+        <v>1084</v>
       </c>
       <c r="G242" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>487</v>
       </c>
       <c r="C243" t="s">
         <v>488</v>
       </c>
       <c r="D243">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E243">
-        <v>385</v>
+        <v>564</v>
       </c>
       <c r="G243" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>489</v>
       </c>
       <c r="C244" t="s">
         <v>490</v>
       </c>
       <c r="D244">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E244">
-        <v>805</v>
+        <v>385</v>
       </c>
       <c r="G244" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>491</v>
       </c>
       <c r="C245" t="s">
         <v>492</v>
       </c>
       <c r="D245">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E245">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="G245" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>493</v>
       </c>
       <c r="C246" t="s">
-        <v>450</v>
+        <v>494</v>
       </c>
       <c r="D246">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E246">
-        <v>577</v>
+        <v>797</v>
       </c>
       <c r="G246" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C247" t="s">
-        <v>495</v>
+        <v>452</v>
       </c>
       <c r="D247">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E247">
-        <v>909</v>
+        <v>577</v>
       </c>
       <c r="G247" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>496</v>
       </c>
       <c r="C248" t="s">
         <v>497</v>
       </c>
       <c r="D248">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="E248">
-        <v>970</v>
+        <v>909</v>
       </c>
       <c r="G248" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>498</v>
       </c>
       <c r="C249" t="s">
         <v>499</v>
       </c>
       <c r="D249">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E249">
-        <v>289</v>
+        <v>970</v>
       </c>
       <c r="G249" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>500</v>
       </c>
       <c r="C250" t="s">
         <v>501</v>
       </c>
       <c r="D250">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E250">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>289</v>
       </c>
       <c r="G250" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>502</v>
       </c>
       <c r="C251" t="s">
         <v>503</v>
       </c>
       <c r="D251">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="E251">
-        <v>885</v>
+        <v>526</v>
+      </c>
+      <c r="F251">
+        <v>119</v>
       </c>
       <c r="G251" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>504</v>
       </c>
       <c r="C252" t="s">
         <v>505</v>
       </c>
       <c r="D252">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E252">
-        <v>1087</v>
+        <v>885</v>
       </c>
       <c r="G252" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>506</v>
       </c>
       <c r="C253" t="s">
         <v>507</v>
       </c>
       <c r="D253">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="E253">
-        <v>997</v>
+        <v>1087</v>
       </c>
       <c r="G253" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>508</v>
       </c>
       <c r="C254" t="s">
         <v>509</v>
       </c>
       <c r="D254">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E254">
-        <v>738</v>
+        <v>997</v>
       </c>
       <c r="G254" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>510</v>
       </c>
       <c r="C255" t="s">
         <v>511</v>
       </c>
       <c r="D255">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="E255">
-        <v>985</v>
+        <v>738</v>
       </c>
       <c r="G255" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>512</v>
       </c>
       <c r="C256" t="s">
         <v>513</v>
       </c>
       <c r="D256">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E256">
-        <v>679</v>
+        <v>985</v>
       </c>
       <c r="G256" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>514</v>
       </c>
       <c r="C257" t="s">
         <v>515</v>
       </c>
       <c r="D257">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="E257">
-        <v>502</v>
+        <v>679</v>
       </c>
       <c r="G257" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>516</v>
       </c>
       <c r="C258" t="s">
         <v>517</v>
       </c>
       <c r="D258">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E258">
-        <v>263</v>
+        <v>502</v>
       </c>
       <c r="G258" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>518</v>
       </c>
       <c r="C259" t="s">
         <v>519</v>
       </c>
       <c r="D259">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E259">
-        <v>694</v>
+        <v>263</v>
       </c>
       <c r="G259" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>520</v>
       </c>
       <c r="C260" t="s">
         <v>521</v>
       </c>
       <c r="D260">
         <v>60</v>
       </c>
       <c r="E260">
-        <v>249</v>
+        <v>694</v>
       </c>
       <c r="G260" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>522</v>
       </c>
       <c r="C261" t="s">
         <v>523</v>
       </c>
       <c r="D261">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E261">
-        <v>1088</v>
+        <v>249</v>
       </c>
       <c r="G261" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>524</v>
       </c>
       <c r="C262" t="s">
         <v>525</v>
       </c>
       <c r="D262">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="E262">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>1088</v>
       </c>
       <c r="G262" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>526</v>
       </c>
       <c r="C263" t="s">
         <v>527</v>
       </c>
       <c r="D263">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E263">
-        <v>753</v>
+        <v>1074</v>
+      </c>
+      <c r="F263">
+        <v>145</v>
       </c>
       <c r="G263" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>528</v>
       </c>
       <c r="C264" t="s">
         <v>529</v>
       </c>
       <c r="D264">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="E264">
-        <v>918</v>
+        <v>753</v>
       </c>
       <c r="G264" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>530</v>
       </c>
       <c r="C265" t="s">
         <v>531</v>
       </c>
       <c r="D265">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="E265">
-        <v>905</v>
+        <v>918</v>
       </c>
       <c r="G265" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>532</v>
       </c>
       <c r="C266" t="s">
-        <v>69</v>
+        <v>533</v>
       </c>
       <c r="D266">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E266">
-        <v>1058</v>
+        <v>905</v>
       </c>
       <c r="G266" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C267" t="s">
-        <v>534</v>
+        <v>71</v>
       </c>
       <c r="D267">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="E267">
-        <v>890</v>
+        <v>1058</v>
       </c>
       <c r="G267" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>535</v>
       </c>
       <c r="C268" t="s">
         <v>536</v>
       </c>
       <c r="D268">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="E268">
-        <v>572</v>
+        <v>890</v>
       </c>
       <c r="G268" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>537</v>
       </c>
       <c r="C269" t="s">
         <v>538</v>
       </c>
       <c r="D269">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="E269">
-        <v>117</v>
+        <v>572</v>
       </c>
       <c r="G269" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>539</v>
       </c>
       <c r="C270" t="s">
         <v>540</v>
       </c>
       <c r="D270">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E270">
-        <v>893</v>
+        <v>117</v>
       </c>
       <c r="G270" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>541</v>
       </c>
       <c r="C271" t="s">
         <v>542</v>
       </c>
       <c r="D271">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E271">
-        <v>1069</v>
+        <v>893</v>
       </c>
       <c r="G271" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>543</v>
       </c>
       <c r="C272" t="s">
         <v>544</v>
       </c>
       <c r="D272">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E272">
-        <v>795</v>
+        <v>1069</v>
       </c>
       <c r="G272" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>545</v>
       </c>
       <c r="C273" t="s">
         <v>546</v>
       </c>
       <c r="D273">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E273">
-        <v>426</v>
+        <v>795</v>
       </c>
       <c r="G273" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>547</v>
       </c>
       <c r="C274" t="s">
         <v>548</v>
       </c>
       <c r="D274">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E274">
-        <v>952</v>
+        <v>426</v>
       </c>
       <c r="G274" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>549</v>
       </c>
       <c r="C275" t="s">
         <v>550</v>
       </c>
       <c r="D275">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E275">
-        <v>116</v>
+        <v>952</v>
       </c>
       <c r="G275" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>551</v>
       </c>
       <c r="C276" t="s">
         <v>552</v>
       </c>
       <c r="D276">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="E276">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>116</v>
       </c>
       <c r="G276" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>553</v>
       </c>
       <c r="C277" t="s">
         <v>554</v>
       </c>
       <c r="D277">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="E277">
-        <v>919</v>
+        <v>567</v>
+      </c>
+      <c r="F277">
+        <v>57</v>
       </c>
       <c r="G277" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>555</v>
       </c>
       <c r="C278" t="s">
         <v>556</v>
       </c>
       <c r="D278">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="E278">
-        <v>950</v>
+        <v>919</v>
       </c>
       <c r="G278" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>557</v>
       </c>
       <c r="C279" t="s">
         <v>558</v>
       </c>
       <c r="D279">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E279">
-        <v>684</v>
+        <v>950</v>
       </c>
       <c r="G279" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>559</v>
       </c>
       <c r="C280" t="s">
         <v>560</v>
       </c>
       <c r="D280">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E280">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>684</v>
       </c>
       <c r="G280" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>561</v>
       </c>
       <c r="C281" t="s">
         <v>562</v>
       </c>
       <c r="D281">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E281">
-        <v>880</v>
+        <v>1030</v>
+      </c>
+      <c r="F281">
+        <v>167</v>
       </c>
       <c r="G281" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>563</v>
       </c>
       <c r="C282" t="s">
         <v>564</v>
       </c>
       <c r="D282">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="E282">
-        <v>1034</v>
+        <v>880</v>
       </c>
       <c r="G282" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>565</v>
       </c>
       <c r="C283" t="s">
         <v>566</v>
       </c>
       <c r="D283">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="E283">
-        <v>603</v>
+        <v>1034</v>
       </c>
       <c r="G283" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>567</v>
       </c>
       <c r="C284" t="s">
         <v>568</v>
       </c>
       <c r="D284">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="E284">
-        <v>1052</v>
+        <v>603</v>
       </c>
       <c r="G284" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>569</v>
       </c>
       <c r="C285" t="s">
         <v>570</v>
       </c>
       <c r="D285">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E285">
-        <v>1077</v>
+        <v>1052</v>
       </c>
       <c r="G285" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>571</v>
       </c>
       <c r="C286" t="s">
         <v>572</v>
       </c>
       <c r="D286">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E286">
-        <v>1090</v>
+        <v>1077</v>
       </c>
       <c r="G286" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>573</v>
       </c>
       <c r="C287" t="s">
         <v>574</v>
       </c>
       <c r="D287">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E287">
-        <v>898</v>
+        <v>1090</v>
       </c>
       <c r="G287" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>575</v>
       </c>
       <c r="C288" t="s">
         <v>576</v>
       </c>
       <c r="D288">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E288">
-        <v>945</v>
+        <v>898</v>
       </c>
       <c r="G288" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>577</v>
       </c>
       <c r="C289" t="s">
         <v>578</v>
       </c>
       <c r="D289">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E289">
-        <v>858</v>
+        <v>945</v>
       </c>
       <c r="G289" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>579</v>
       </c>
       <c r="C290" t="s">
         <v>580</v>
       </c>
       <c r="D290">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="E290">
-        <v>665</v>
+        <v>858</v>
       </c>
       <c r="G290" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>581</v>
       </c>
       <c r="C291" t="s">
         <v>582</v>
       </c>
       <c r="D291">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E291">
-        <v>392</v>
+        <v>665</v>
       </c>
       <c r="G291" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>583</v>
       </c>
       <c r="C292" t="s">
-        <v>314</v>
+        <v>584</v>
       </c>
       <c r="D292">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E292">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>392</v>
       </c>
       <c r="G292" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C293" t="s">
-        <v>585</v>
+        <v>316</v>
       </c>
       <c r="D293">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="E293">
-        <v>39</v>
+        <v>1029</v>
+      </c>
+      <c r="F293">
+        <v>166</v>
       </c>
       <c r="G293" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>586</v>
       </c>
       <c r="C294" t="s">
         <v>587</v>
       </c>
       <c r="D294">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="E294">
-        <v>369</v>
+        <v>39</v>
       </c>
       <c r="G294" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>588</v>
       </c>
       <c r="C295" t="s">
         <v>589</v>
       </c>
       <c r="D295">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E295">
-        <v>906</v>
+        <v>369</v>
       </c>
       <c r="G295" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>590</v>
       </c>
       <c r="C296" t="s">
         <v>591</v>
       </c>
       <c r="D296">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E296">
-        <v>998</v>
+        <v>906</v>
       </c>
       <c r="G296" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>592</v>
       </c>
       <c r="C297" t="s">
         <v>593</v>
       </c>
       <c r="D297">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="E297">
-        <v>102</v>
+        <v>998</v>
       </c>
       <c r="G297" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>594</v>
       </c>
       <c r="C298" t="s">
         <v>595</v>
       </c>
       <c r="D298">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="E298">
-        <v>355</v>
+        <v>102</v>
       </c>
       <c r="G298" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>596</v>
       </c>
       <c r="C299" t="s">
         <v>597</v>
       </c>
       <c r="D299">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E299">
-        <v>862</v>
+        <v>355</v>
       </c>
       <c r="G299" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>598</v>
       </c>
       <c r="C300" t="s">
         <v>599</v>
       </c>
       <c r="D300">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="E300">
-        <v>391</v>
+        <v>862</v>
       </c>
       <c r="G300" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>600</v>
       </c>
       <c r="C301" t="s">
         <v>601</v>
       </c>
       <c r="D301">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="E301">
-        <v>554</v>
+        <v>391</v>
       </c>
       <c r="G301" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>602</v>
       </c>
       <c r="C302" t="s">
         <v>603</v>
       </c>
       <c r="D302">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E302">
-        <v>987</v>
+        <v>554</v>
       </c>
       <c r="G302" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>604</v>
       </c>
       <c r="C303" t="s">
         <v>605</v>
       </c>
       <c r="D303">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E303">
-        <v>1083</v>
+        <v>987</v>
       </c>
       <c r="G303" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>606</v>
       </c>
       <c r="C304" t="s">
         <v>607</v>
       </c>
       <c r="D304">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E304">
-        <v>1050</v>
+        <v>1083</v>
       </c>
       <c r="G304" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>608</v>
       </c>
       <c r="C305" t="s">
         <v>609</v>
       </c>
       <c r="D305">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E305">
+        <v>1050</v>
+      </c>
+      <c r="G305" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7">
+      <c r="A306">
+        <v>305</v>
+      </c>
+      <c r="B306" t="s">
+        <v>610</v>
+      </c>
+      <c r="C306" t="s">
+        <v>611</v>
+      </c>
+      <c r="D306">
+        <v>21</v>
+      </c>
+      <c r="E306">
         <v>1068</v>
       </c>
-      <c r="G305" t="s">
+      <c r="G306" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>